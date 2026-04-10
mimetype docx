--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -100,728 +100,728 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une science de la Transition Énergétique au Service de la Société</w:t>
+                <w:t xml:space="preserve">Review and classification of the use of SMs for energy saving in next-generation radio access networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+                <w:t xml:space="preserve">Jann Camilo Sánchez Huertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtz Frederic</w:t>
+                <w:t xml:space="preserve">Greta Vallero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouneau</w:t>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Bouchet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2025060⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 273, pp.111745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977245v1</w:t>
+                <w:t xml:space="preserve">hal-05310147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting virtual machine consolidation to save resources and energy in heterogeneous production cloud infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une science de la Transition Énergétique au Service de la Société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lambert</w:t>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+                <w:t xml:space="preserve">Christophe Bouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10943420251399694⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457159v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and classification of the use of SMs for energy saving in next-generation radio access networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting virtual machine consolidation to save resources and energy in heterogeneous production cloud infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jann Camilo Sánchez Huertas</w:t>
+                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greta Vallero</w:t>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 273, pp.111745. </w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10943420251399694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310147v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Energy in Data Centers: the Dilemma of Electrical Grid Dependency and Autonomy Costs</w:t>
+                <w:t xml:space="preserve">Effets environnementaux de la 5G (partie 2) : Applications envisagées et acteurs impliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blavette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jacques Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Coupechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSUSC.2023.3307790⟩</w:t>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.99-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48556/SIF.1024.24.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189173v1</w:t>
+                <w:t xml:space="preserve">hal-04828952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets environnementaux de la 5G (partie 2) : Applications envisagées et acteurs impliqués</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renewable Energy in Data Centers: the Dilemma of Electrical Grid Dependency and Autonomy Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Coupechoux</w:t>
+                <w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Marquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, pp.99-127. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.315-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48556/SIF.1024.24.99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSUSC.2023.3307790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828952v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets environnementaux de la 5G (Partie 1) : La technologie 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Coupechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, pp.53-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -963,77 +963,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, evaluating, and orchestrating heterogeneous environmental leverages for large-scale data center management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fichel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1074,304 +1074,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vrai coût énergétique du numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermal design power and vectorized instructions behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.6261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889053v1</w:t>
+                <w:t xml:space="preserve">hal-03185821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Energy Consumption of Cloud, Fog and Edge Computing Infrastructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le vrai coût énergétique du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lebre</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083080v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal design power and vectorized instructions behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating Energy Consumption of Cloud, Fog and Edge Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Ahvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Guermouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), pp.1-18. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.277-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.6261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSUSC.2019.2905900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185821v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing, Modeling, and Accurately Simulating Power and Energy Consumption of I/O-intensive Scientific Workflows</w:t>
               </w:r>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,51 +1504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involving Users in Energy Conservation: A Case Study in Scientific Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1746,64 +1746,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the energy consumption of large scale computing systems through combined shutdown policies with multiple constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1863,51 +1863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-end Energy Models for Edge Cloud-based IoT Platforms: Application to Data Stream Analysis in IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,378 +1978,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experiment-driven energy consumption model for virtual machine management systems</w:t>
+                <w:t xml:space="preserve">Energy-proportional Profiling and Accounting in Heterogeneous Virtualized Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Callau-Zori</w:t>
+                <w:t xml:space="preserve">Mascha Kurpicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Samoila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">Anita Sobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+                <w:t xml:space="preserve">Pascal Felber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18, pp.163-174. </w:t>
+              <w:t xml:space="preserve">, 2018, 18, pp.175-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2017.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632962v1</w:t>
+                <w:t xml:space="preserve">hal-01633435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-proportional Profiling and Accounting in Heterogeneous Virtualized Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the Impact of Shutdown Techniques for Energy-Efficient Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mascha Kurpicz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Felber</w:t>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2017.11.002⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (17), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.4471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633435v2</w:t>
+                <w:t xml:space="preserve">hal-01711812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Impact of Shutdown Techniques for Energy-Efficient Data Centers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An experiment-driven energy consumption model for virtual machine management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Callau-Zori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Samoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Quinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (17), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.163-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.4471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711812v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t>
               </w:r>
@@ -2508,51 +2508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orcun Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2750,64 +2750,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2858,64 +2858,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2966,64 +2966,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3042,325 +3042,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le syndrome de l'obésiciel: des applications énergivores</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy Efficiency for Ultrascale Systems: Challenges and Trends from Nesus Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bagein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivona Brandic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Supercomputing Frontiers and Innovations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.105-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14529/jsfi150206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250135v1</w:t>
+                <w:t xml:space="preserve">hal-01196798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficiency for Ultrascale Systems: Challenges and Trends from Nesus Project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le syndrome de l'obésiciel: des applications énergivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supercomputing Frontiers and Innovations </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14529/jsfi150206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196798v1</w:t>
+                <w:t xml:space="preserve">hal-01250135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Techniques for Improving the Energy Efficiency of Large-Scale Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Computing Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (4), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3394,64 +3394,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient bandwidth reservation for bulk data transfers in dedicated wired networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3510,64 +3510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier l'usage pour économiser l'énergie dans les systèmes distribués à grande échelle L'approche EARI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3626,64 +3626,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERIDIS: Energy-efficient Reservation Infrastructure for large-scale DIstributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (2), pp.133-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3708,64 +3708,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Evaluating an Energy Efficient Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (3), pp.352-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3811,64 +3811,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Energy Aware Reservation Infrastructure for Large-Scale Experimental Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (3), pp.419-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3925,77 +3925,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Distributed Cloud Infrastructures for Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Benoit; Andrew A. Chien; Yves Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scheduling Variable Capacity Resources for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.83-124, In press, 978-1-032-91628-6</w:t>
@@ -4024,51 +4024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation électrique et efficacité énergétique des infrastructures de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le calcul à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.248-249, 2025, 9782271153739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4106,51 +4106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy aware ultrascale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Oleksiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4253,51 +4253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities, Green Technologies, and Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-25, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4495,64 +4495,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fedak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mahmood, Zaigham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cloud Computing: Challenges, Limitations and R&amp;D Solutions</w:t>
@@ -4579,264 +4579,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Reservation Infrastructure for Grids, Clouds and Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Energy-efficient data transfers in large-scale distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Albert Y. Zomaya and Young-Choon Lee. </w:t>
+              <w:t xml:space="preserve">Ishfaq Ahmad and Sanjay Ranka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Efficient Distributed Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Handbook of Energy-Aware and Green Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Chapman &amp; Hall/CRC Press, pp.965-982, 2012, Computer &amp; Information Science Series, 978-1-43985-040-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732315v1</w:t>
+                <w:t xml:space="preserve">hal-00732320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient data transfers in large-scale distributed systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Energy-Efficient Reservation Infrastructure for Grids, Clouds and Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ishfaq Ahmad and Sanjay Ranka. </w:t>
+              <w:t xml:space="preserve">Albert Y. Zomaya and Young-Choon Lee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Energy-Aware and Green Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Efficient Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.133-162, 2012, 978-0-470-90875-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118342015.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732320v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Aware Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Massimo Cafaro and Giovanni Aloisio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grids, Clouds and Virtualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.143-166, 2010</w:t>
@@ -4857,3978 +4857,3978 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00517188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (98)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (97)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intel RAPL - Ses impacts sur l’infrastructure et son utilisation comme levier énergétique</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning-Based Antenna and Time Adaptation Energy-Efficient Strategies in 6G Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Stavis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Julien Ali El Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenDays 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">ICC 2026 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548910v1</w:t>
+                <w:t xml:space="preserve">hal-05520433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning-Based Antenna and Time Adaptation Energy-Efficient Strategies in 6G Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untangling GPU Power Consumption: Job-Level Inference in Cloud Shared Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Oueslati</w:t>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2026 - IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROSYS 2026 - European Conference on Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Edinbourg, Ecosse, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3767295.3769333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520433v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling GPU Power Consumption: Job-Level Inference in Cloud Shared Settings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life-cycle carbon assessment of by-design intermittent Fog services fully powered by renewable energy sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSYS 2026 - European Conference on Computer Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291033v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an energy-efficient Wi-Fi: An experimental study on recent standards power consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPEM-BM: Portable Power Estimation Methodology for Bare Metal Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lemercier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2025 - IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPADS 2025 - 31st IEEE International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Hefei, China. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928381v1</w:t>
+                <w:t xml:space="preserve">hal-05365793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: A Visualization Platform for Smart Grid Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Placing leverages in Cloud for footprint reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCN 2025 - IEEE Conference on Standards for Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bologne, Italy. pp.1-3</w:t>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215110v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion vidéo : dépasser l'objectif d'efficacité et viser une sobriété choisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power limits in data centers: what can we expect from improving energy efficiency and refreshing servers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placing leverages in Cloud for footprint reduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Demo: A Visualization Platform for Smart Grid Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Silard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CSCN 2025 - IEEE Conference on Standards for Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bologne, Italy. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491835v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPEM-BM: Portable Power Estimation Methodology for Bare Metal Servers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an energy-efficient Wi-Fi: An experimental study on recent standards power consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Nicol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS 2025 - 31st IEEE International Conference on Parallel and Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2025 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Milan, Italy. pp.01-06, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wcnc61545.2025.10978325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365793v1</w:t>
+                <w:t xml:space="preserve">hal-04928381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Incentive Signaling through Advanced Metering Infrastructure Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Silard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SmartGridComm 2025 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Toronto, Canada. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and Reporting the Carbon Footprint of Shared Computing Platforms: Choices and Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guennebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPDC 2025 - 24th IEEE International Symposium on Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rennes, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-cycle carbon assessment of by-design intermittent Fog services fully powered by renewable energy sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Méthodologies de calculs de l'empreinte carbone sur une plateforme de calcul - L'exemple du site de Rennes de Grid'5000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">JRES 2024 – Journée Réseaux de l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365825v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the end-to-end performance, energy consumption and carbon footprint of fog applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FlexCoolDC: Datacenter Cooling Flexibility for Harmonizing Water, Energy, Carbon, and Cost Trade-offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Courageux-Sudan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Andrew A Chien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2024 - 29th IEEE Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Energy 2024 - 15th ACM International Conference on Future and Sustainable Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Singapore, Singapore. pp.108-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3632775.3661936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581677v1</w:t>
+                <w:t xml:space="preserve">hal-04581701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-related Impact of Redefining Self-consumption for Distributed Edge Datacenters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exploring RAPL as a Power Capping Leverage for Power-Constrained Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fichel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGSC 2024 - 15th International Green and Sustainable Computing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA3PP 2024 - 24th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Macau SAR, China. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGSC64514.2024.00011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04770489v1</w:t>
+                <w:t xml:space="preserve">hal-04742418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Peak Shaving for Electric Vehicles: A ready-to-deploy Smart Charging Solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Méthodologies de calcul d'empreinte carbone sur une plateforme de calcul : exemple du site Grid'5000 de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGSC 2024: 15th International Green and Sustainable Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES 2024 - Journées réseaux de l'enseignement et de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France. pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770492v1</w:t>
+                <w:t xml:space="preserve">hal-04893984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologies de calcul d'empreinte carbone sur une plateforme de calcul : exemple du site Grid'5000 de Rennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Energy-related Impact of Redefining Self-consumption for Distributed Edge Datacenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES 2024 - Journées réseaux de l'enseignement et de la recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGSC 2024 - 15th International Green and Sustainable Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Austin, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGSC64514.2024.00011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893984v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologies de calculs de l'empreinte carbone sur une plateforme de calcul - L'exemple du site de Rennes de Grid'5000</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Local Peak Shaving for Electric Vehicles: A ready-to-deploy Smart Charging Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Silard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES 2024 – Journée Réseaux de l'Enseignement Supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGSC 2024: 15th International Green and Sustainable Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Austin, United States. pp.80-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGSC64514.2024.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762718v2</w:t>
+                <w:t xml:space="preserve">hal-04770492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlexCoolDC: Datacenter Cooling Flexibility for Harmonizing Water, Energy, Carbon, and Cost Trade-offs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Studying the end-to-end performance, energy consumption and carbon footprint of fog applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courageux-Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Energy 2024 - 15th ACM International Conference on Future and Sustainable Energy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCC 2024 - 29th IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581701v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring RAPL as a Power Capping Leverage for Power-Constrained Infrastructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">PowerHeat: A non-intrusive approach for estimating the power consumption of bare metal water-cooled servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP 2024 - 24th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Macau SAR, China. pp.1-10</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conferences on Internet of Things (iThings) and IEEE Green Computing &amp; Communications (GreenCom) and IEEE Cyber, Physical &amp; Social Computing (CPSCom) and IEEE Smart Data (SmartData) and IEEE Congress on Cybermatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742418v1</w:t>
+                <w:t xml:space="preserve">hal-04662683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PowerHeat: A non-intrusive approach for estimating the power consumption of bare metal water-cooled servers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An experimental comparison of software-based power meters: focus on CPU and GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nicol</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conferences on Internet of Things (iThings) and IEEE Green Computing &amp; Communications (GreenCom) and IEEE Cyber, Physical &amp; Social Computing (CPSCom) and IEEE Smart Data (SmartData) and IEEE Congress on Cybermatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCGrid 2023 - 23rd IEEE/ACM international symposium on cluster, cloud and internet computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bangalore, India. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662683v1</w:t>
+                <w:t xml:space="preserve">hal-04030223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wi-Fi Energy Model for Scalable Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courageux-Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latency, Energy and Carbon Aware Collaborative Resource Allocation with Consolidation and QoS Degradation Strategies in Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPADS 2023 - IEEE International Conference on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Hainan, China. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPADS60453.2023.00349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental comparison of software-based power meters: focus on CPU and GPU</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Flow-Level Wi-Fi Model for Large Scale Network Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courageux-Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2023 - 23rd IEEE/ACM international symposium on cluster, cloud and internet computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWiM 2022 - International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3551659.3559022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04030223v2</w:t>
+                <w:t xml:space="preserve">hal-03777726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flow-Level Wi-Fi Model for Large Scale Network Simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modeling the End-to-End Energy Consumption of a Nation-Wide Smart Metering Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2022 - International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC 2022 - IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rhodes, Greece. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC55528.2022.9912949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3551659.3559022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03777726v1</w:t>
+                <w:t xml:space="preserve">hal-03666587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the End-to-End Energy Consumption of a Nation-Wide Smart Metering Infrastructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Influence of Communication Technologies in Smart Grid Power Congestion Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2022 - IEEE Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GreenCom-2022 - 18th IEEE International Conference on Green Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Espoo, Finland. pp.212-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics55523.2022.00065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC55528.2022.9912949⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03666587v1</w:t>
+                <w:t xml:space="preserve">hal-03711670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Communication Technologies in Smart Grid Power Congestion Management</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental Workflow for Energy and Temperature Profiling on HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kameswar Rao Vaddina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenCom-2022 - 18th IEEE International Conference on Green Computing and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC 2021 - IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics55523.2022.00065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03711670v1</w:t>
+                <w:t xml:space="preserve">hal-03335184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Workflow for Energy and Temperature Profiling on HPC Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">WSGP: A Window-based Streaming Graph Partitioning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raipin Parvédy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2021 - IEEE Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCGrid 2021 -21th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Melbourne, Australia. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03335184v1</w:t>
+                <w:t xml:space="preserve">hal-03217558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WSGP: A Window-based Streaming Graph Partitioning Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Automated performance prediction of microservice applications using simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courageux-Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Raipin Parvédy</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2021 -21th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MASCOTS 2021 - International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, virtually, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MASCOTS53633.2021.9614260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217558v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated performance prediction of microservice applications using simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of wired telecommunication network latency on demand-side management in smart grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOTS 2021 - International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IM 2021 - 17th IFIP/IEEE International Symposium on Integrated Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MASCOTS53633.2021.9614260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03389508v1</w:t>
+                <w:t xml:space="preserve">hal-03217562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wired telecommunication network latency on demand-side management in smart grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Optimizing Green Energy Consumption of Fog Computing Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IM 2021 - 17th IFIP/IEEE International Symposium on Integrated Network Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">SBAC-PAD 2020 - 32nd IEEE International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217562v1</w:t>
+                <w:t xml:space="preserve">hal-02924022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Green Energy Consumption of Fog Computing Architectures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Predicting the energy consumption of CUDA kernels using SimGrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBAC-PAD 2020 - 32nd IEEE International Symposium on Computer Architecture and High Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.75-82</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924022v1</w:t>
+                <w:t xml:space="preserve">hal-02924028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the energy consumption of CUDA kernels using SimGrid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Co-simulation of an electrical distribution network and its supervision communication network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2020 - 32nd IEEE International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2020 - IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924028v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-simulation of an electrical distribution network and its supervision communication network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A macroscopic analysis of GPU power consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2020 - IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPAS2019 : Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352832v1</w:t>
+                <w:t xml:space="preserve">hal-04091328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Analysis of a Solver Stack for Frequency-Domain Electromagnetics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Accurately Simulating Energy Consumption of I/O-intensive Scientific Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Deelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP 2019 - 27th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMPDP.2019.8671555⟩</w:t>
+              <w:t xml:space="preserve">ICCS 2019 - International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Faro, Portugal. pp.138-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22734-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191331v1</w:t>
+                <w:t xml:space="preserve">hal-02112893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurately Simulating Energy Consumption of I/O-intensive Scientific Workflows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Large-Scale Wired Network Energy Model for Flow-Level Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsegaw Lemma Amersho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2019 - International Conference on Computational Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22734-0_11⟩</w:t>
+              <w:t xml:space="preserve">AINA 2019 - 33rd International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Matsue, Japan. pp.1047-1058, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-15032-7_88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112893v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large-Scale Wired Network Energy Model for Flow-Level Simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Energy Analysis of a Solver Stack for Frequency-Domain Electromagnetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2019 - 33rd International Conference on Advanced Information Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Matsue, Japan. pp.1047-1058, </w:t>
+              <w:t xml:space="preserve">PDP 2019 - 27th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Pavia, Italy. pp.385-391, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-15032-7_88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMPDP.2019.8671555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020045v2</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the end-to-end energy consumption of low-bandwidth IoT applications for WiFi devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CloudCom 2019 - 11th IEEE International Conference on Cloud Computing Technology and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8879,64 +8879,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Parashar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8968,3371 +8968,3345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macroscopic analysis of GPU power consumption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Building the Table of Energy and Power Leverages for Energy Efficient Large Scale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorra Boughzala</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS2019 : Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HPCS: International Conference on High Performance Computing &amp; Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Orléans, France. pp.284-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS.2018.00056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091328v1</w:t>
+                <w:t xml:space="preserve">hal-01845970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the geographical flexibility of distributed computing clouds for cooperative self-consumption</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Energy-Efficient IaaS-PaaS Co-design for Flexible Cloud Deployment of Scientific Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT-Europe 2018 - 8th IEEE PES Innovative Smart Grid Technologies Conference Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SBAC-PAD 2018 - 30th International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856665v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Consumption Optimization of Renewable Energy Production in Distributed Clouds</w:t>
+                <w:t xml:space="preserve">Harnessing the geographical flexibility of distributed computing clouds for cooperative self-consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster 2018 - IEEE International Conference on Cluster Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISGT-Europe 2018 - 8th IEEE PES Innovative Smart Grid Technologies Conference Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sarajevo, Bosnia and Herzegovina. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2018.8571867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2018.00055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01856660v1</w:t>
+                <w:t xml:space="preserve">hal-01856665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the Table of Energy and Power Leverages for Energy Efficient Large Scale Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Self-Consumption Optimization of Renewable Energy Production in Distributed Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS: International Conference on High Performance Computing &amp; Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Orléans, France. pp.284-291, </w:t>
+              <w:t xml:space="preserve">Cluster 2018 - IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCS.2018.00056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2018.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845970v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient IaaS-PaaS Co-design for Flexible Cloud Deployment of Scientific Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Co-simulation of FMUs and Distributed Applications with SimGrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2018 - 30th International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGSIM-PADS ’18 : 2018 SIGSIM Principles of Advanced Discrete Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.145-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3200921.3200932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856656v1</w:t>
+                <w:t xml:space="preserve">hal-01762540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-simulation of FMUs and Distributed Applications with SimGrid</w:t>
+                <w:t xml:space="preserve">Network-aware energy-efficient virtual machine management in distributed Cloud infrastructures with on-site photovoltaic production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGSIM-PADS ’18 : 2018 SIGSIM Principles of Advanced Discrete Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SBAC-PAD 2018 - International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cahpc.2018.8645901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3200921.3200932⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01762540v1</w:t>
+                <w:t xml:space="preserve">hal-01856657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-aware energy-efficient virtual machine management in distributed Cloud infrastructures with on-site photovoltaic production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exploiting the Table of Energy and Power Leverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2018 - International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA3PP 2018 - 18th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cahpc.2018.8645901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01856657v1</w:t>
+                <w:t xml:space="preserve">hal-01927829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Table of Energy and Power Leverages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Experimental Analysis of PaaS Users Parameters on Applications Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP 2018 - 18th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC2E 2018 - IEEE International Conference on Cloud Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.170-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2E.2018.00040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927829v1</w:t>
+                <w:t xml:space="preserve">hal-01711516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Analysis of PaaS Users Parameters on Applications Energy Consumption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Simulation Toolbox for Studying Energy Consumption in Wired Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsegaw Lemma Amersho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Haudebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriana Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2E 2018 - IEEE International Conference on Cloud Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CNSM: International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IC2E.2018.00040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01711516v1</w:t>
+                <w:t xml:space="preserve">hal-01630226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Much Energy can Green HPC Cloud Users Save?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparative Experimental Analysis of the Quality-of-Service and Energy-Efficiency of VMs and Containers' Consolidation for Cloud Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Cuadrado-Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Deb Agarwal</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP 2017 - 25th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Software, Telecommunications and Computer Networks (SoftCOM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Split, Croatia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SOFTCOM.2017.8115516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439874v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLENDA: Green Label towards Energy proportioNality for IaaS DAta centers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A stochastic approach for optimizing green energy consumption in distributed clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E2DC: International Workshop on Energy Efficient Data Centres (e-Energy Workshop)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMARTGREENS 2017 - International Conference on Smart Cities and Green ICT Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514948v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic approach for optimizing green energy consumption in distributed clouds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Balancing the use of batteries and opportunistic scheduling policies for maximizing renewable energy consumption in a Cloud data center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTGREENS 2017 - International Conference on Smart Cities and Green ICT Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PDP 2017 : 25th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, St Petersburg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2017.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475431v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing the use of batteries and opportunistic scheduling policies for maximizing renewable energy consumption in a Cloud data center</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predicting the Energy Consumption of MPI Applications at Scale Using a Single Node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz C. Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Cornebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Degomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP 2017 : 25th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cluster 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2017, Hawaii, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432752v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Energy Consumption of MPI Applications at Scale Using a Single Node</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GLENDA: Green Label towards Energy proportioNality for IaaS DAta centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E2DC: International Workshop on Energy Efficient Data Centres (e-Energy Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Hong Kong, Hong Kong SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3077839.3084028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523608v2</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Experimental Analysis of the Quality-of-Service and Energy-Efficiency of VMs and Containers' Consolidation for Cloud Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How Much Energy can Green HPC Cloud Users Save?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deb Agarwal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software, Telecommunications and Computer Networks (SoftCOM 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PDP 2017 - 25th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saint Petersbourg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578325v2</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CO2 emissions accounting framework with market-based incentives for Cloud infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Margery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMARTGREENS: International Conference on Smart Cities and Green ICT Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green energy aware scheduling problem in virtualized datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Madi Wamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPADS 2017 : IEEE 23rd International Conference on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Shenzen, China. pp.648-655, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2017.00089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shutdown Policies with Power Capping for Large Scale Computing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par: International European Conference on Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. pp.134 - 146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/COMST.2016.2545109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Energy Efficiency of Sleeping and Rate Adaptation for Network Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Haudebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA3PP 2017 - 17th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Helsinki, Finland. pp.132-146, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-65482-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Renewable Energy in Edge Clouds for Data Stream Analysis in IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Parashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCGRID 2017 : 17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.186-195, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2017.92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud workload prediction and generation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Madi Wamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBAC-PAD 2017 : 29th International Symposium on Computer Architecture and High Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Campinas, Brazil. pp.89-96, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2017.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Toolbox for Studying Energy Consumption in Wired Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microcities: a Platform based on Microclouds for Neighborhood Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Cuadrado Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Cuadrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM: International Conference on Network and Service Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA3PP 2016 - International Conference on Algorithms and Architectures for Parallel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Granada, Spain. pp.192-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49583-5_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630226v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deploying Distributed Cloud Infrastructures: Who and at What Cost?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How much does a VM cost? Energy-proportional Accounting in VM-based Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mascha Kurpicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Sobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the fifth IEEE International Workshop on Cloud Computing Interclouds, Multiclouds, Federations, and Interoperability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IC2EW.2016.48⟩</w:t>
+              <w:t xml:space="preserve">PDP: Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Heraklion, Greece. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2016.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404594v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Incentives for Mobile Cloud Environments through P2P Auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Cuadrado-Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Optimization of Energy Efficient HPC &amp; Distributed Systems (OPTIM) in conjunction with HPCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">CloudNet: IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348554v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incentives for Mobile Cloud Environments through P2P Auctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudNet: IEEE International Conference on Cloud Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Workshop Optimization of Energy Efficient HPC &amp; Distributed Systems (OPTIM) in conjunction with HPCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355685v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Shutdown Techniques for Energy-Efficient Cloud Data Centers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Deploying Distributed Cloud Infrastructures: Who and at What Cost?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP: 16th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the fifth IEEE International Workshop on Cloud Computing Interclouds, Multiclouds, Federations, and Interoperability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Berlin, Germany. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2EW.2016.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362530v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Computing and Sustainability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of Shutdown Techniques for Energy-Efficient Cloud Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energie et radiosciences - Journées scientifiques URSI France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICA3PP: 16th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Granada, Spain. pp.203-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356921v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Green Computing and Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">Energie et radiosciences - Journées scientifiques URSI France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348555v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does a VM cost? Energy-proportional Accounting in VM-based Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Sobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP: Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276913v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcities: a Platform based on Microclouds for Neighborhood Services</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interconnecting Smart Grids and Clouds to save Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP 2016 - International Conference on Algorithms and Architectures for Parallel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49583-5_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362532v1</w:t>
+                <w:t xml:space="preserve">hal-01160234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRaNADA: A Network-Aware and Energy-Efficient PaaS Cloud Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Cuadrado Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12383,64 +12357,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Scheduling in Clouds Partially Powered by Green Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12478,51 +12452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient User-oriented Cloud Elasticity for Data-driven Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12711,64 +12685,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12813,489 +12787,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnecting Smart Grids and Clouds to save Energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Towards Energy-Aware IaaS-PaaS Co-design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djawida Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.6</w:t>
+              <w:t xml:space="preserve">SMARTGREENS: International Conference on Smart Grids and Green IT Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160234v1</w:t>
+                <w:t xml:space="preserve">hal-01088946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Energy-Aware IaaS-PaaS Co-design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Studying the energy consumption of data transfers in Clouds: the Ecofen approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Florin Cornea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTGREENS: International Conference on Smart Grids and Green IT Systems,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CloudNet: IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088946v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the energy consumption of data transfers in Clouds: the Ecofen approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Snooze: A Self-Organizing, Self-Healing and Self-Optimizing Cloud Management System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudNet: IEEE International Conference on Cloud Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">The 10th USENIX International Conference on Autonomic Computing (ICAC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Jose, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088944v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability of the Snooze Autonomic Cloud Management System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Feller</w:t>
+                <w:t xml:space="preserve">Experimental Study on the Energy Consumption in IaaS Cloud Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th IEEE International Scalable Computing Challenge (SCALE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">6th IEEE/ACM International Conference on Utility and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925664v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Autonomic and Scalable Management System for Private Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13327,1423 +13327,1432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snooze: A Self-Organizing, Self-Healing and Self-Optimizing Cloud Management System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalability of the Snooze Autonomic Cloud Management System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th USENIX International Conference on Autonomic Computing (ICAC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Jose, CA, United States</w:t>
+              <w:t xml:space="preserve">The 6th IEEE International Scalable Computing Challenge (SCALE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925656v1</w:t>
+                <w:t xml:space="preserve">hal-00925664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Energy Consumption in IaaS Cloud Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Snooze: an Autonomic and Energy-Efficient Management System for Private Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE/ACM International Conference on Utility and Cloud Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905118v1</w:t>
+                <w:t xml:space="preserve">hal-00873486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snooze: an Autonomic and Energy-Efficient Management System for Private Clouds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An IEEE-1588 compatible RADclock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Veitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International IEEE Symposium on Clock Synchronization for Measurement Control and Communication (ISPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San Francisco, United States. 6 pp, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPCS.2012.6336624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873486v1</w:t>
+                <w:t xml:space="preserve">hal-00765158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of network metrology platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Distributed Simulation and Visualization of Unsteady Flows in a Transcontinental Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Imbert</w:t>
+                <w:t xml:space="preserve">Julien Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ridoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Veitch</w:t>
+                <w:t xml:space="preserve">Darryl Veitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAINT 2012 - 12th IEEE/IPSJ International Symposium on Applications and the INTernet, 3rd Workshop on High Speed Network and Computing Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Salt Lake City (US), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAINT.2012.41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00747647v1</w:t>
+                <w:t xml:space="preserve">hal-00924139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Grid5000: Instrumenting a Grid with Energy Sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Survey of network metrology platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INGRID'2010 : 5th International Workshop on Distributed Cooperative Laboratories: Instrumenting the Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-0508-5_3⟩</w:t>
+              <w:t xml:space="preserve">SAINT 2012 - 12th IEEE/IPSJ International Symposium on Applications and the INTernet, 3rd Workshop on High Speed Network and Computing Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Izmir, Turkey. pp.220-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAINT.2012.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00690638v1</w:t>
+                <w:t xml:space="preserve">hal-00747647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Simulation and Visualization of Unsteady Flows in a Transcontinental Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Green Grid5000: Instrumenting a Grid with Energy Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Darryl Veitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supercomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INGRID'2010 : 5th International Workshop on Distributed Cooperative Laboratories: Instrumenting the Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Poznan, Poland. pp.25-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-0508-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924139v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An IEEE-1588 compatible RADclock</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">ECOFEN: an End-to-end energy Cost mOdel and simulator For Evaluating power consumption in large-scale Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Darryl Veitch</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IEEE Symposium on Clock Synchronization for Measurement Control and Communication (ISPCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainet: International Workshop on Sustainable Internet and Internet for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPCS.2012.6336624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00765158v1</w:t>
+                <w:t xml:space="preserve">ensl-00618599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Framework for Networks of Large-Scale Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Parallel and Distributed Processing with Applications (ISPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Busan, South Korea. pp.250-255, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISPA.2011.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00618595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy consumption side-channel attack at Virtual Machines in a Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Hlavacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Treutner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cloud and Green Computing (CGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Sydney, Australia. pp.605 - 612, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DASC.2011.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00629427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Energy Efficiency of Centralized and Decentralized Management for Reservation-Based Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Houston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00629425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Overlay for Data Transfers in Private Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Networks (ICON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Singapour, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICON.2011.6168523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00629423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOFEN: an End-to-end energy Cost mOdel and simulator For Evaluating power consumption in large-scale Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Analysis of Power Consumption Logs from a Monitored Grid Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainet: International Workshop on Sustainable Internet and Internet for Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Green Computing and Communications (GreenCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Hangzhou, China. pp.61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom-CPSCom.2010.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00618599v1</w:t>
+                <w:t xml:space="preserve">ensl-00579429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Facet Approach to Reduce Energy Consumption in Clouds and Grids: The GREEN-NET Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14752,1392 +14761,1376 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Energy-Efficient Computing and Networking (e-Energy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.95-104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1791314.1791329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00517185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Power Consumption Logs from a Monitored Grid Site</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Demystifying Energy Consumption in Grids and Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Green Computing and Communications (GreenCom)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Green Computing Conference (IGCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Chicago, United States. pp.335 - 342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GREENCOMP.2010.5598295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GreenCom-CPSCom.2010.46⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00579429v1</w:t>
+                <w:t xml:space="preserve">ensl-00527642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystifying Energy Consumption in Grids and Clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">When Clouds become Green: the Green Open Cloud Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Green Computing Conference (IGCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Parallel Computing (ParCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.228 - 237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-530-3-228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GREENCOMP.2010.5598295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00527642v1</w:t>
+                <w:t xml:space="preserve">ensl-00484321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économies d'énergie dans les systèmes distribués à grande échelle : l'approche EARI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales en Informatique et Réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Belfort, France. pp.79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00474729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Clouds become Green: the Green Open Cloud Architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The GREEN-NET framework: Energy efficiency in large scale distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiou Yiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel Computing (ParCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Performance Power Aware Computing Workshop (HPPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-530-3-228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00484321v1</w:t>
+                <w:t xml:space="preserve">ensl-00474732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GREEN-NET framework: Energy efficiency in large scale distributed systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Save Watts in your Grid: Green Strategies for Energy-Aware Framework in Large Scale Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Power Aware Computing Workshop (HPPAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Melbourne, Australia. pp.171 - 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2008.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00474732v1</w:t>
+                <w:t xml:space="preserve">ensl-00474726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasing Gaps between Bursts : Towards Energy Efficient Large Scale Experimental Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Dunedin, New Zealand. pp.381 - 389, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDCAT.2008.80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDCAT.2008.80⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">ensl-00469221v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">ensl-00474726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting virtual machine consolidation to save resources and energy in heterogeneous production cloud infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4S 2025 - International Conference on Information and Communications Technology for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placing leverages on Clouds for footprint reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4S - International Conference on Information and Communications Technology for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison expérimentale de wattmètres logiciels : focus sur le CPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fichel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Simulation of Power Systems and Computing Systems using the FMI Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IM 2021 - IFIP/IEEE International Symposium on Integrated Network Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France. , pp.130-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intel RAPL - Ses impacts sur l’infrastructure et son utilisation comme levier énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Climate Change: What is Computing’s Responsibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bran Knowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16152,51 +16145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Berners-Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A Chien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16259,103 +16252,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Performance and the Power Consumption of MPI Applications With SimGrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz C. Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Augustin Degomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Hunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16369,912 +16362,929 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (11)</w:t>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques de l'Observatoire de Paris</w:t>
+                <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques d'une unité de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric David</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EcoInfo. 2025, pp.1-47</w:t>
+              <w:t xml:space="preserve">CNRS (EcoInfo). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068666v1</w:t>
+                <w:t xml:space="preserve">hal-05568070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quiz sur les impacts environnementaux du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EcoInfo. 2025, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide de bonnes pratiques numérique responsable pour les organisations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Cassiaux</w:t>
+                <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques de l'Observatoire de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bzeznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Direction interministérielle du numérique (DINUM); MiNumEco, mission interministérielle numérique écoresponsable; Ministère de la Transition écologique et de la Cohésion des territoires; Institut du Numérique Responsable (INR); EcoInfo. 2023</w:t>
+              <w:t xml:space="preserve">EcoInfo. 2025, pp.1-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04556114v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une science de la Transition Énergétique au Service de la Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS, cellule énergie. 2023, 18 p</w:t>
+              <w:t xml:space="preserve">CNRS, cellule énergie. 2023, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04594804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of vectorized instructions impact on energy and power consumption under thermal design power constraints</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Télécom Sud Paris. 2019</w:t>
+                <w:t xml:space="preserve">Guide de bonnes pratiques numérique responsable pour les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Grout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Crance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nebule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cassiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction interministérielle du numérique (DINUM); MiNumEco, mission interministérielle numérique écoresponsable; Ministère de la Transition écologique et de la Cohésion des territoires; Institut du Numérique Responsable (INR); EcoInfo. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02167083v2</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy analysis of a solver stack for frequency-domain electromagnetics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of vectorized instructions impact on energy and power consumption under thermal design power constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9240, Inria Bordeaux Sud-Ouest. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Télécom Sud Paris. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962629v1</w:t>
+                <w:t xml:space="preserve">hal-02167083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experiment-driven energy consumption model for virtual machine management systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Energy analysis of a solver stack for frequency-domain electromagnetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8844, IRISA; Université de Rennes 1; CNRS. 2016</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9240, Inria Bordeaux Sud-Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258766v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcities: a Platform based on Microclouds for Neighborhood Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Cuadrado-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17303,301 +17313,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snooze: A Scalable and Autonomic Cloud Management System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An experiment-driven energy consumption model for virtual machine management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Callau-Zori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Samoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8649, Inria Rennes; INRIA. 2014, pp.31</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8844, IRISA; Université de Rennes 1; CNRS. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091755v1</w:t>
+                <w:t xml:space="preserve">hal-01258766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A year in the life of a large scale experimental distributed system: the Grid'5000 platform in 2008</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Snooze: A Scalable and Autonomic Cloud Management System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7481, INRIA. 2010, pp.33</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Margery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8649, Inria Rennes; INRIA. 2014, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544992v1</w:t>
+                <w:t xml:space="preserve">hal-01091755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A year in the life of a large scale experimental distributed system: the Grid'5000 platform in 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7481, INRIA. 2010, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A year in the life of a large-scale experimental distributed system: usage of the Grid'5000 platform in 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6965, INRIA. 2009, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00400684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17607,100 +17722,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy-Efficient Reservation Framework for Large-Scale Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Ecole normale supérieure de lyon - ENS LYON, 2011. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011ENSL0640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00672130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17710,105 +17825,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Understanding to Greening the Energy Consumption of Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Ecole Normale Supérieure de Rennes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03158492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId421"/>
+      <w:footerReference w:type="default" r:id="rId422"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17955,51 +18070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostapenco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251399694" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Camilo S&#225;nchez Huertas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Vallero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111745" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wedan Emmanuel Gnibga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2023.3307790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.99" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810501v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.23.53" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fichel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231172978" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahvar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2019.2905900" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tanaka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Deelman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Agarwal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017714530" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rodero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Parashar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.12.048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Callau-Zori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Samoila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633435v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mascha Kurpicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sobe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.11.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711812v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4471" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dorier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orcun Yildiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.03.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Assenmacher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Ichi Baba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fujiso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drezet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bagein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cremer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14529/jsfi150206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767582v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2532637" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770903v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0603-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DABBD083693067E8DAD5E79FFFF9B060A97CF120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.515-538" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WCV6GSVN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474723v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-010-0414-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK40ZDCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928468v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732315v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118342015.ch5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732320v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stavis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520433v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ali El Amine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Oueslati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291033v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agusti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3767295.3769333" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928381v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc61545.2025.10978325" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215097v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Leboulanger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491835v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chancerel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courageux-Sudan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893984v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762718v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Chien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632775.3661936" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS60453.2023.00349" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030223v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777726v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559022" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666587v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gougeon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC55528.2022.9912949" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711670v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics55523.2022.00065" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335184v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631413" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyou Li" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin Parv&#233;dy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389508v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614260" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217562v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924022v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924028v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Boughzala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc-Rouchoss&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045183" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191331v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671555" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112893v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22734-0_11" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020045v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15032-7_88" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352637v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek-Thomert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091328v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856665v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2018.8571867" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856660v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2018.00055" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845970v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutigny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00056" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856656v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200921.3200932" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927829v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711516v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2018.00040" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439874v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514948v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077839.3084028" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475431v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.24" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523608v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C. Heinrich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578325v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cuadrado-Cordero" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SOFTCOM.2017.8115516" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486185v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Francis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582936v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Madi Wamba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2017.00089" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589555v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2016.2545109" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575513v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65482-9_9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.92" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578354v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2017.19" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404594v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EW.2016.48" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355685v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362530v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356921v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348555v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276913v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.70" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362532v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cuadrado Cordero" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Cuadrado" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Phillips" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49583-5_14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205905v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205911v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205915v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160234v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088946v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawida Dib" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088944v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Florin Cornea" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925664v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Feller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925726v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925656v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873486v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747647v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridoux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veitch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINT.2012.41" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690638v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4DBHJF49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924139v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ridoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Veitch" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765158v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Davis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPCS.2012.6336624" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618595v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2011.20" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629427v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Treutner" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.110" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629425v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134020" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629423v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2011.6168523" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00618599v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986203" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00579429v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-CPSCom.2010.46" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00527642v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GREENCOMP.2010.5598295" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474729v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00484321v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-228" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00469221v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.80" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474726v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.97" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05100569v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491814v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217565v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369257v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Knowles" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki L Hanson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Becker" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Berners-Lee" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagMan.11.1.1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446134v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068666v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556114v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Comte" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grout" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crance" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nebule" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cassiaux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594804v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167083v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962629v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258766v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291536v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091755v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544992v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400684v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00672130v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0640" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03158492v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Camilo S&#225;nchez Huertas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Vallero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111745" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostapenco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251399694" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.99" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wedan Emmanuel Gnibga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2023.3307790" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810501v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.23.53" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fichel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231172978" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahvar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2019.2905900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tanaka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Deelman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Agarwal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017714530" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rodero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Parashar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.12.048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633435v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mascha Kurpicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sobe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.11.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4471" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Callau-Zori" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Samoila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dorier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orcun Yildiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.03.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Assenmacher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Ichi Baba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fujiso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drezet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bagein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cremer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14529/jsfi150206" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767582v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2532637" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770903v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0603-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DABBD083693067E8DAD5E79FFFF9B060A97CF120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.515-538" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WCV6GSVN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474723v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-010-0414-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK40ZDCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928468v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732315v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118342015.ch5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ali El Amine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Oueslati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291033v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agusti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3767295.3769333" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chancerel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491835v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stavis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215097v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Leboulanger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc61545.2025.10978325" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195576v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762718v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Chien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632775.3661936" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770489v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581677v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courageux-Sudan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662683v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030223v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055720v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275783v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS60453.2023.00349" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777726v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666587v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gougeon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC55528.2022.9912949" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics55523.2022.00065" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335184v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631413" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217558v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyou Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin Parv&#233;dy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614260" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217562v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924022v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924028v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Boughzala" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc-Rouchoss&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045183" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091328v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112893v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22734-0_11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020045v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15032-7_88" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191331v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671555" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352637v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek-Thomert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845970v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutigny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00056" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2018.8571867" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856660v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2018.00055" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762540v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200921.3200932" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927829v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711516v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2018.00040" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578325v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cuadrado-Cordero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SOFTCOM.2017.8115516" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475431v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432752v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.24" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523608v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C. Heinrich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514948v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077839.3084028" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439874v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Francis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582936v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Madi Wamba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2017.00089" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589555v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2016.2545109" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575513v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65482-9_9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472358v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.92" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578354v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2017.19" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cuadrado Cordero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Cuadrado" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Phillips" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49583-5_14" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276913v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.70" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355685v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348554v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404594v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EW.2016.48" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362530v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356921v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348555v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160234v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205905v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205911v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205915v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088946v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawida Dib" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088944v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Florin Cornea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925656v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Feller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905118v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925726v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925664v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873486v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765158v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Davis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ridoux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Veitch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPCS.2012.6336624" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924139v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747647v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridoux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veitch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINT.2012.41" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690638v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4DBHJF49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00618599v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986203" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618595v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2011.20" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629427v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Treutner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.110" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629425v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134020" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629423v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2011.6168523" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00579429v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-CPSCom.2010.46" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00527642v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GREENCOMP.2010.5598295" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00484321v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-228" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474729v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474726v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.97" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00469221v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.80" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05100569v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491814v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946331v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217565v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548910v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369257v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Knowles" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki L Hanson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Becker" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Berners-Lee" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagMan.11.1.1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446134v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068666v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594804v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556114v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Comte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grout" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crance" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nebule" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cassiaux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167083v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962629v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291536v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258766v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091755v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544992v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400684v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00672130v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0640" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03158492v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>