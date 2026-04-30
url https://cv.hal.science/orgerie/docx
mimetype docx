--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -485,330 +485,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets environnementaux de la 5G (partie 2) : Applications envisagées et acteurs impliqués</w:t>
+                <w:t xml:space="preserve">Renewable Energy in Data Centers: the Dilemma of Electrical Grid Dependency and Autonomy Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+                <w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Combaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Marquet</w:t>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48556/SIF.1024.24.99⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.315-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSUSC.2023.3307790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828952v1</w:t>
+                <w:t xml:space="preserve">hal-04189173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Energy in Data Centers: the Dilemma of Electrical Grid Dependency and Autonomy Costs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets environnementaux de la 5G (partie 2) : Applications envisagées et acteurs impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t>
+                <w:t xml:space="preserve">Marceau Coupechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blavette</w:t>
+                <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (3), pp.315-328. </w:t>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.99-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSUSC.2023.3307790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48556/SIF.1024.24.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189173v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets environnementaux de la 5G (Partie 1) : La technologie 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Coupechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2718,51 +2718,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épidémie du smartphone : prolifération et dissémination des composants électroniques</w:t>
+                <w:t xml:space="preserve">Sciences du numérique et développement durable : des liens complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drezet</w:t>
@@ -2802,75 +2802,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250139v1</w:t>
+                <w:t xml:space="preserve">hal-01250136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences du numérique et développement durable : des liens complexes</w:t>
+                <w:t xml:space="preserve">L'épidémie du smartphone : prolifération et dissémination des composants électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drezet</w:t>
@@ -2910,51 +2910,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250136v1</w:t>
+                <w:t xml:space="preserve">hal-01250139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déferlante des données</w:t>
               </w:r>
@@ -3925,64 +3925,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Distributed Cloud Infrastructures for Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4857,2204 +4857,2191 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00517188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (97)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning-Based Antenna and Time Adaptation Energy-Efficient Strategies in 6G Networks</w:t>
+                <w:t xml:space="preserve">Video streaming: how do the socio-economical models shape our research questions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ali El Amine</w:t>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Oueslati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+                <w:t xml:space="preserve">Bénédicte Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maugey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2026 - IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">2026 - 2nd conference on Undone Science in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520433v1</w:t>
+                <w:t xml:space="preserve">hal-05593120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling GPU Power Consumption: Job-Level Inference in Cloud Shared Settings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinforcement Learning-Based Antenna and Time Adaptation Energy-Efficient Strategies in 6G Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Coti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Ali El Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSYS 2026 - European Conference on Computer Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICC 2026 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291033v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-cycle carbon assessment of by-design intermittent Fog services fully powered by renewable energy sources</w:t>
+                <w:t xml:space="preserve">Untangling GPU Power Consumption: Job-Level Inference in Cloud Shared Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Chancerel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROSYS 2026 - European Conference on Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Edinbourg, Ecosse, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3767295.3769333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365825v1</w:t>
+                <w:t xml:space="preserve">hal-05291033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPEM-BM: Portable Power Estimation Methodology for Bare Metal Servers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life-cycle carbon assessment of by-design intermittent Fog services fully powered by renewable energy sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS 2025 - 31st IEEE International Conference on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Hefei, China. pp.1-8</w:t>
+              <w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365793v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placing leverages in Cloud for footprint reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Towards an energy-efficient Wi-Fi: An experimental study on recent standards power consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2025 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Milan, Italy. pp.01-06, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wcnc61545.2025.10978325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491835v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion vidéo : dépasser l'objectif d'efficacité et viser une sobriété choisie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+                <w:t xml:space="preserve">Demo: A Visualization Platform for Smart Grid Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Silard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Richard</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">CSCN 2025 - IEEE Conference on Standards for Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bologne, Italy. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223926v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power limits in data centers: what can we expect from improving energy efficiency and refreshing servers?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Leboulanger</w:t>
+                <w:t xml:space="preserve">Diffusion vidéo : dépasser l'objectif d'efficacité et viser une sobriété choisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215097v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: A Visualization Platform for Smart Grid Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+                <w:t xml:space="preserve">Power limits in data centers: what can we expect from improving energy efficiency and refreshing servers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCN 2025 - IEEE Conference on Standards for Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bologne, Italy. pp.1-3</w:t>
+              <w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215110v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an energy-efficient Wi-Fi: An experimental study on recent standards power consumption</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PPEM-BM: Portable Power Estimation Methodology for Bare Metal Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2025 - IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPADS 2025 - 31st IEEE International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Hefei, China. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928381v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Incentive Signaling through Advanced Metering Infrastructure Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Silard</w:t>
+                <w:t xml:space="preserve">Placing leverages in Cloud for footprint reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridComm 2025 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Toronto, Canada. pp.1-5</w:t>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310150v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and Reporting the Carbon Footprint of Shared Computing Platforms: Choices and Limits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">Dynamic Incentive Signaling through Advanced Metering Infrastructure Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Silard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPDC 2025 - 24th IEEE International Symposium on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rennes, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">SmartGridComm 2025 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toronto, Canada. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195576v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologies de calculs de l'empreinte carbone sur une plateforme de calcul - L'exemple du site de Rennes de Grid'5000</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Evaluating and Reporting the Carbon Footprint of Shared Computing Platforms: Choices and Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES 2024 – Journée Réseaux de l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-13</w:t>
+              <w:t xml:space="preserve">ISPDC 2025 - 24th IEEE International Symposium on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762718v2</w:t>
+                <w:t xml:space="preserve">hal-05195576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlexCoolDC: Datacenter Cooling Flexibility for Harmonizing Water, Energy, Carbon, and Cost Trade-offs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Energy-related Impact of Redefining Self-consumption for Distributed Edge Datacenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Energy 2024 - 15th ACM International Conference on Future and Sustainable Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3632775.3661936⟩</w:t>
+              <w:t xml:space="preserve">IGSC 2024 - 15th International Green and Sustainable Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Austin, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGSC64514.2024.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581701v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring RAPL as a Power Capping Leverage for Power-Constrained Infrastructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Studying the end-to-end performance, energy consumption and carbon footprint of fog applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courageux-Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fichel</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP 2024 - 24th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Macau SAR, China. pp.1-10</w:t>
+              <w:t xml:space="preserve">ISCC 2024 - 29th IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742418v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologies de calcul d'empreinte carbone sur une plateforme de calcul : exemple du site Grid'5000 de Rennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+                <w:t xml:space="preserve">Local Peak Shaving for Electric Vehicles: A ready-to-deploy Smart Charging Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Silard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES 2024 - Journées réseaux de l'enseignement et de la recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGSC 2024: 15th International Green and Sustainable Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Austin, United States. pp.80-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGSC64514.2024.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893984v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-related Impact of Redefining Self-consumption for Distributed Edge Datacenters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Blavette</w:t>
+                <w:t xml:space="preserve">Méthodologies de calcul d'empreinte carbone sur une plateforme de calcul : exemple du site Grid'5000 de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGSC 2024 - 15th International Green and Sustainable Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES 2024 - Journées réseaux de l'enseignement et de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France. pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770489v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Peak Shaving for Electric Vehicles: A ready-to-deploy Smart Charging Solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Silard</w:t>
+                <w:t xml:space="preserve">Méthodologies de calculs de l'empreinte carbone sur une plateforme de calcul - L'exemple du site de Rennes de Grid'5000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGSC 2024: 15th International Green and Sustainable Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES 2024 – Journée Réseaux de l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770492v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the end-to-end performance, energy consumption and carbon footprint of fog applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Courageux-Sudan</w:t>
+                <w:t xml:space="preserve">FlexCoolDC: Datacenter Cooling Flexibility for Harmonizing Water, Energy, Carbon, and Cost Trade-offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A Chien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2024 - 29th IEEE Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Energy 2024 - 15th ACM International Conference on Future and Sustainable Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Singapore, Singapore. pp.108-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3632775.3661936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581677v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PowerHeat: A non-intrusive approach for estimating the power consumption of bare metal water-cooled servers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Exploring RAPL as a Power Capping Leverage for Power-Constrained Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fichel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conferences on Internet of Things (iThings) and IEEE Green Computing &amp; Communications (GreenCom) and IEEE Cyber, Physical &amp; Social Computing (CPSCom) and IEEE Smart Data (SmartData) and IEEE Congress on Cybermatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.1-7</w:t>
+              <w:t xml:space="preserve">ICA3PP 2024 - 24th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Macau SAR, China. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662683v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental comparison of software-based power meters: focus on CPU and GPU</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+                <w:t xml:space="preserve">PowerHeat: A non-intrusive approach for estimating the power consumption of bare metal water-cooled servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2023 - 23rd IEEE/ACM international symposium on cluster, cloud and internet computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conferences on Internet of Things (iThings) and IEEE Green Computing &amp; Communications (GreenCom) and IEEE Cyber, Physical &amp; Social Computing (CPSCom) and IEEE Smart Data (SmartData) and IEEE Congress on Cybermatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04030223v2</w:t>
+                <w:t xml:space="preserve">hal-04662683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wi-Fi Energy Model for Scalable Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courageux-Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7105,64 +7092,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latency, Energy and Carbon Aware Collaborative Resource Allocation with Consolidation and QoS Degradation Strategies in Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7203,3617 +7190,3626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flow-Level Wi-Fi Model for Large Scale Network Simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental comparison of software-based power meters: focus on CPU and GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Guegan</w:t>
+                <w:t xml:space="preserve">Mathilde Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2022 - International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3551659.3559022⟩</w:t>
+              <w:t xml:space="preserve">CCGrid 2023 - 23rd IEEE/ACM international symposium on cluster, cloud and internet computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bangalore, India. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777726v1</w:t>
+                <w:t xml:space="preserve">hal-04030223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the End-to-End Energy Consumption of a Nation-Wide Smart Metering Infrastructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Blavette</w:t>
+                <w:t xml:space="preserve">A Flow-Level Wi-Fi Model for Large Scale Network Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courageux-Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2022 - IEEE Symposium on Computers and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC55528.2022.9912949⟩</w:t>
+              <w:t xml:space="preserve">MSWiM 2022 - International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3551659.3559022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666587v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Communication Technologies in Smart Grid Power Congestion Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Modeling the End-to-End Energy Consumption of a Nation-Wide Smart Metering Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenCom-2022 - 18th IEEE International Conference on Green Computing and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC 2022 - IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rhodes, Greece. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC55528.2022.9912949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics55523.2022.00065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03711670v1</w:t>
+                <w:t xml:space="preserve">hal-03666587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Workflow for Energy and Temperature Profiling on HPC Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Influence of Communication Technologies in Smart Grid Power Congestion Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2021 - IEEE Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GreenCom-2022 - 18th IEEE International Conference on Green Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Espoo, Finland. pp.212-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics55523.2022.00065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03335184v1</w:t>
+                <w:t xml:space="preserve">hal-03711670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WSGP: A Window-based Streaming Graph Partitioning Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chuanyou Li</w:t>
+                <w:t xml:space="preserve">Experimental Workflow for Energy and Temperature Profiling on HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kameswar Rao Vaddina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Raipin Parvédy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2021 -21th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC 2021 - IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217558v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated performance prediction of microservice applications using simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Courageux-Sudan</w:t>
+                <w:t xml:space="preserve">WSGP: A Window-based Streaming Graph Partitioning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Quinson</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raipin Parvédy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOTS 2021 - International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCGrid 2021 -21th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Melbourne, Australia. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MASCOTS53633.2021.9614260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03389508v1</w:t>
+                <w:t xml:space="preserve">hal-03217558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wired telecommunication network latency on demand-side management in smart grids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Blavette</w:t>
+                <w:t xml:space="preserve">Automated performance prediction of microservice applications using simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courageux-Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IM 2021 - 17th IFIP/IEEE International Symposium on Integrated Network Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MASCOTS 2021 - International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, virtually, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MASCOTS53633.2021.9614260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217562v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Green Energy Consumption of Fog Computing Architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Impact of wired telecommunication network latency on demand-side management in smart grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2020 - 32nd IEEE International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.75-82</w:t>
+              <w:t xml:space="preserve">IM 2021 - 17th IFIP/IEEE International Symposium on Integrated Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924022v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the energy consumption of CUDA kernels using SimGrid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Optimizing Green Energy Consumption of Fog Computing Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBAC-PAD 2020 - 32nd IEEE International Symposium on Computer Architecture and High Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.191-198</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924028v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-simulation of an electrical distribution network and its supervision communication network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Blavette</w:t>
+                <w:t xml:space="preserve">Predicting the energy consumption of CUDA kernels using SimGrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2020 - IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SBAC-PAD 2020 - 32nd IEEE International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.191-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352832v1</w:t>
+                <w:t xml:space="preserve">hal-02924028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macroscopic analysis of GPU power consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Co-simulation of an electrical distribution network and its supervision communication network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorra Boughzala</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS2019 : Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2020 - IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091328v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurately Simulating Energy Consumption of I/O-intensive Scientific Workflows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">A macroscopic analysis of GPU power consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2019 - International Conference on Computational Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPAS2019 : Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112893v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large-Scale Wired Network Energy Model for Flow-Level Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Betsegaw Lemma Amersho</w:t>
+                <w:t xml:space="preserve">Accurately Simulating Energy Consumption of I/O-intensive Scientific Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Deelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2019 - 33rd International Conference on Advanced Information Networking and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-15032-7_88⟩</w:t>
+              <w:t xml:space="preserve">ICCS 2019 - International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Faro, Portugal. pp.138-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22734-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020045v2</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Analysis of a Solver Stack for Frequency-Domain Electromagnetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marait</w:t>
+                <w:t xml:space="preserve">A Large-Scale Wired Network Energy Model for Flow-Level Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsegaw Lemma Amersho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP 2019 - 27th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMPDP.2019.8671555⟩</w:t>
+              <w:t xml:space="preserve">AINA 2019 - 33rd International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Matsue, Japan. pp.1047-1058, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-15032-7_88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191331v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the end-to-end energy consumption of low-bandwidth IoT applications for WiFi devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Guegan</w:t>
+                <w:t xml:space="preserve">Energy Analysis of a Solver Stack for Frequency-Domain Electromagnetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudCom 2019 - 11th IEEE International Conference on Cloud Computing Technology and Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PDP 2019 - 27th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Pavia, Italy. pp.385-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMPDP.2019.8671555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352637v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging energy-efficient non-lossy compression for data-intensive applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
+                <w:t xml:space="preserve">Estimating the end-to-end energy consumption of low-bandwidth IoT applications for WiFi devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manish Parashar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS 2019 - 17th International Conference on High Performance Computing &amp; Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.1-7</w:t>
+              <w:t xml:space="preserve">CloudCom 2019 - 11th IEEE International Conference on Cloud Computing Technology and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179621v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the Table of Energy and Power Leverages for Energy Efficient Large Scale Systems</w:t>
+                <w:t xml:space="preserve">Leveraging energy-efficient non-lossy compression for data-intensive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Boutigny</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Parashar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS: International Conference on High Performance Computing &amp; Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HPCS 2019 - 17th International Conference on High Performance Computing &amp; Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCS.2018.00056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01845970v1</w:t>
+                <w:t xml:space="preserve">hal-02179621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient IaaS-PaaS Co-design for Flexible Cloud Deployment of Scientific Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guyon</w:t>
+                <w:t xml:space="preserve">Harnessing the geographical flexibility of distributed computing clouds for cooperative self-consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2018 - 30th International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISGT-Europe 2018 - 8th IEEE PES Innovative Smart Grid Technologies Conference Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sarajevo, Bosnia and Herzegovina. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2018.8571867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856656v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the geographical flexibility of distributed computing clouds for cooperative self-consumption</w:t>
+                <w:t xml:space="preserve">Self-Consumption Optimization of Renewable Energy Production in Distributed Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT-Europe 2018 - 8th IEEE PES Innovative Smart Grid Technologies Conference Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2018.8571867⟩</w:t>
+              <w:t xml:space="preserve">Cluster 2018 - IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2018.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856665v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Consumption Optimization of Renewable Energy Production in Distributed Clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+                <w:t xml:space="preserve">Building the Table of Energy and Power Leverages for Energy Efficient Large Scale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster 2018 - IEEE International Conference on Cluster Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2018.00055⟩</w:t>
+              <w:t xml:space="preserve">HPCS: International Conference on High Performance Computing &amp; Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Orléans, France. pp.284-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS.2018.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856660v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-simulation of FMUs and Distributed Applications with SimGrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Camus</w:t>
+                <w:t xml:space="preserve">Energy-Efficient IaaS-PaaS Co-design for Flexible Cloud Deployment of Scientific Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Quinson</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGSIM-PADS ’18 : 2018 SIGSIM Principles of Advanced Discrete Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SBAC-PAD 2018 - 30th International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762540v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-aware energy-efficient virtual machine management in distributed Cloud infrastructures with on-site photovoltaic production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBAC-PAD 2018 - International Symposium on Computer Architecture and High Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cahpc.2018.8645901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Table of Energy and Power Leverages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Co-simulation of FMUs and Distributed Applications with SimGrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP 2018 - 18th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGSIM-PADS ’18 : 2018 SIGSIM Principles of Advanced Discrete Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.145-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3200921.3200932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927829v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Analysis of PaaS Users Parameters on Applications Energy Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guyon</w:t>
+                <w:t xml:space="preserve">Exploiting the Table of Energy and Power Leverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2E 2018 - IEEE International Conference on Cloud Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICA3PP 2018 - 18th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711516v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Toolbox for Studying Energy Consumption in Wired Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Experimental Analysis of PaaS Users Parameters on Applications Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM: International Conference on Network and Service Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC2E 2018 - IEEE International Conference on Cloud Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.170-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2E.2018.00040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630226v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Experimental Analysis of the Quality-of-Service and Energy-Efficiency of VMs and Containers' Consolidation for Cloud Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation Toolbox for Studying Energy Consumption in Wired Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsegaw Lemma Amersho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timothée Haudebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriana Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software, Telecommunications and Computer Networks (SoftCOM 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNSM: International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578325v2</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic approach for optimizing green energy consumption in distributed clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+                <w:t xml:space="preserve">GLENDA: Green Label towards Energy proportioNality for IaaS DAta centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTGREENS 2017 - International Conference on Smart Cities and Green ICT Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E2DC: International Workshop on Energy Efficient Data Centres (e-Energy Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Hong Kong, Hong Kong SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3077839.3084028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475431v1</w:t>
+                <w:t xml:space="preserve">hal-01514948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing the use of batteries and opportunistic scheduling policies for maximizing renewable energy consumption in a Cloud data center</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yunbo Li</w:t>
+                <w:t xml:space="preserve">How Much Energy can Green HPC Cloud Users Save?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deb Agarwal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP 2017 : 25th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PDP 2017 - 25th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saint Petersbourg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2017.24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432752v1</w:t>
+                <w:t xml:space="preserve">hal-01439874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Energy Consumption of MPI Applications at Scale Using a Single Node</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stochastic approach for optimizing green energy consumption in distributed clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2017, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">SMARTGREENS 2017 - International Conference on Smart Cities and Green ICT Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523608v2</w:t>
+                <w:t xml:space="preserve">hal-01475431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLENDA: Green Label towards Energy proportioNality for IaaS DAta centers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guyon</w:t>
+                <w:t xml:space="preserve">Balancing the use of batteries and opportunistic scheduling policies for maximizing renewable energy consumption in a Cloud data center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E2DC: International Workshop on Energy Efficient Data Centres (e-Energy Workshop)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3077839.3084028⟩</w:t>
+              <w:t xml:space="preserve">PDP 2017 : 25th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, St Petersburg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2017.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514948v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Much Energy can Green HPC Cloud Users Save?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predicting the Energy Consumption of MPI Applications at Scale Using a Single Node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz C. Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Cornebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Degomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP 2017 - 25th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Cluster 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2017, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439874v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CO2 emissions accounting framework with market-based incentives for Cloud infrastructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Guyon</w:t>
+                <w:t xml:space="preserve">Comparative Experimental Analysis of the Quality-of-Service and Energy-Efficiency of VMs and Containers' Consolidation for Cloud Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Cuadrado-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTGREENS: International Conference on Smart Cities and Green ICT Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Software, Telecommunications and Computer Networks (SoftCOM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Split, Croatia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SOFTCOM.2017.8115516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486185v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green energy aware scheduling problem in virtualized datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Madi Wamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10821,3172 +10817,3176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPADS 2017 : IEEE 23rd International Conference on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Shenzen, China. pp.648-655, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPADS.2017.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shutdown Policies with Power Capping for Large Scale Computing Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">A CO2 emissions accounting framework with market-based incentives for Cloud infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Margery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par: International European Conference on Parallel and Distributed Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMARTGREENS: International Conference on Smart Cities and Green ICT Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMST.2016.2545109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589555v1</w:t>
+                <w:t xml:space="preserve">hal-01486185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Energy Efficiency of Sleeping and Rate Adaptation for Network Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Haudebourg</w:t>
+                <w:t xml:space="preserve">Shutdown Policies with Power Capping for Large Scale Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP 2017 - 17th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-65482-9_9⟩</w:t>
+              <w:t xml:space="preserve">Euro-Par: International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. pp.134 - 146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMST.2016.2545109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575513v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Renewable Energy in Edge Clouds for Data Stream Analysis in IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yunbo Li</w:t>
+                <w:t xml:space="preserve">On the Energy Efficiency of Sleeping and Rate Adaptation for Network Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Haudebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGRID 2017 : 17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2017.92⟩</w:t>
+              <w:t xml:space="preserve">ICA3PP 2017 - 17th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Helsinki, Finland. pp.132-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-65482-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472358v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud workload prediction and generation models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging Renewable Energy in Edge Clouds for Data Stream Analysis in IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rodero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Parashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2017 : 29th International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2017.19⟩</w:t>
+              <w:t xml:space="preserve">CCGRID 2017 : 17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.186-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2017.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578354v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcities: a Platform based on Microclouds for Neighborhood Services</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chris Phillips</w:t>
+                <w:t xml:space="preserve">Cloud workload prediction and generation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Madi Wamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP 2016 - International Conference on Algorithms and Architectures for Parallel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49583-5_14⟩</w:t>
+              <w:t xml:space="preserve">SBAC-PAD 2017 : 29th International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Campinas, Brazil. pp.89-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2017.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362532v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does a VM cost? Energy-proportional Accounting in VM-based Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mascha Kurpicz</w:t>
+                <w:t xml:space="preserve">Microcities: a Platform based on Microclouds for Neighborhood Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Cuadrado Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Cuadrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anita Sobe</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP: Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PDP.2016.70⟩</w:t>
+              <w:t xml:space="preserve">ICA3PP 2016 - International Conference on Algorithms and Architectures for Parallel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Granada, Spain. pp.192-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49583-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276913v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incentives for Mobile Cloud Environments through P2P Auctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismael Cuadrado-Cordero</w:t>
+                <w:t xml:space="preserve">How much does a VM cost? Energy-proportional Accounting in VM-based Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mascha Kurpicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Sobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudNet: IEEE International Conference on Cloud Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PDP: Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Heraklion, Greece. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2016.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355685v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Deploying Distributed Cloud Infrastructures: Who and at What Cost?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Optimization of Energy Efficient HPC &amp; Distributed Systems (OPTIM) in conjunction with HPCS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the fifth IEEE International Workshop on Cloud Computing Interclouds, Multiclouds, Federations, and Interoperability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Berlin, Germany. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2EW.2016.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348554v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deploying Distributed Cloud Infrastructures: Who and at What Cost?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Simonet</w:t>
+                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the fifth IEEE International Workshop on Cloud Computing Interclouds, Multiclouds, Federations, and Interoperability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Optimization of Energy Efficient HPC &amp; Distributed Systems (OPTIM) in conjunction with HPCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404594v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Shutdown Techniques for Energy-Efficient Cloud Data Centers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Raïs</w:t>
+                <w:t xml:space="preserve">Incentives for Mobile Cloud Environments through P2P Auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Cuadrado-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Quinson</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP: 16th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Granada, Spain. pp.203-210</w:t>
+              <w:t xml:space="preserve">CloudNet: IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362530v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Computing and Sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Shutdown Techniques for Energy-Efficient Cloud Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energie et radiosciences - Journées scientifiques URSI France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICA3PP: 16th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Granada, Spain. pp.203-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356921v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green Computing and Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">Energie et radiosciences - Journées scientifiques URSI France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348555v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnecting Smart Grids and Clouds to save Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.6</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160234v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRaNADA: A Network-Aware and Energy-Efficient PaaS Cloud Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interconnecting Smart Grids and Clouds to save Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205905v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Scheduling in Clouds Partially Powered by Green Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yunbo Li</w:t>
+                <w:t xml:space="preserve">GRaNADA: A Network-Aware and Energy-Efficient PaaS Cloud Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Cuadrado Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205911v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient User-oriented Cloud Elasticity for Data-driven Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guyon</w:t>
+                <w:t xml:space="preserve">Opportunistic Scheduling in Clouds Partially Powered by Green Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205915v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EPOC project: Energy Proportional and Opportunistic Computing system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy-efficient User-oriented Cloud Elasticity for Data-driven Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131602v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Massively Distributed Cloud Facilities: The DISCOVERY Initiative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Pastor</w:t>
+                <w:t xml:space="preserve">The EPOC project: Energy Proportional and Opportunistic Computing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338456v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Energy-Aware IaaS-PaaS Co-design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djawida Dib</w:t>
+                <w:t xml:space="preserve">Energy-Aware Massively Distributed Cloud Facilities: The DISCOVERY Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTGREENS: International Conference on Smart Grids and Green IT Systems,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Sydney, Australia. pp.476 - 477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSDIS.2015.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088946v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the energy consumption of data transfers in Clouds: the Ecofen approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Florin Cornea</w:t>
+                <w:t xml:space="preserve">Towards Energy-Aware IaaS-PaaS Co-design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djawida Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudNet: IEEE International Conference on Cloud Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">SMARTGREENS: International Conference on Smart Grids and Green IT Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088944v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snooze: A Self-Organizing, Self-Healing and Self-Optimizing Cloud Management System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+                <w:t xml:space="preserve">Studying the energy consumption of data transfers in Clouds: the Ecofen approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Florin Cornea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvon Jégou</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th USENIX International Conference on Autonomic Computing (ICAC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Jose, CA, United States</w:t>
+              <w:t xml:space="preserve">CloudNet: IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925656v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Energy Consumption in IaaS Cloud Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
+                <w:t xml:space="preserve">Scalability of the Snooze Autonomic Cloud Management System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE/ACM International Conference on Utility and Cloud Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">The 6th IEEE International Scalable Computing Challenge (SCALE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905118v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Autonomic and Scalable Management System for Private Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability of the Snooze Autonomic Cloud Management System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Snooze: A Self-Organizing, Self-Healing and Self-Optimizing Cloud Management System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th IEEE International Scalable Computing Challenge (SCALE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">The 10th USENIX International Conference on Autonomic Computing (ICAC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Jose, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925664v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snooze: an Autonomic and Energy-Efficient Management System for Private Clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugen Feller</w:t>
+                <w:t xml:space="preserve">Experimental Study on the Energy Consumption in IaaS Cloud Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6th IEEE/ACM International Conference on Utility and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873486v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An IEEE-1588 compatible RADclock</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Ridoux</w:t>
+                <w:t xml:space="preserve">Snooze: an Autonomic and Energy-Efficient Management System for Private Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Darryl Veitch</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IEEE Symposium on Clock Synchronization for Measurement Control and Communication (ISPCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765158v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Simulation and Visualization of Unsteady Flows in a Transcontinental Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An IEEE-1588 compatible RADclock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl Veitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supercomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International IEEE Symposium on Clock Synchronization for Measurement Control and Communication (ISPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San Francisco, United States. 6 pp, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPCS.2012.6336624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924139v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of network metrology platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAINT 2012 - 12th IEEE/IPSJ International Symposium on Applications and the INTernet, 3rd Workshop on High Speed Network and Computing Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Izmir, Turkey. pp.220-225, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SAINT.2012.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Grid5000: Instrumenting a Grid with Energy Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14018,1070 +14018,1100 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INGRID'2010 : 5th International Workshop on Distributed Cooperative Laboratories: Instrumenting the Grid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Poznan, Poland. pp.25-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-0508-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOFEN: an End-to-end energy Cost mOdel and simulator For Evaluating power consumption in large-scale Networks</w:t>
+                <w:t xml:space="preserve">Distributed Simulation and Visualization of Unsteady Flows in a Transcontinental Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Veitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainet: International Workshop on Sustainable Internet and Internet for Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Salt Lake City (US), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00618599v1</w:t>
+                <w:t xml:space="preserve">hal-00924139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Framework for Networks of Large-Scale Distributed Systems</w:t>
+                <w:t xml:space="preserve">ECOFEN: an End-to-end energy Cost mOdel and simulator For Evaluating power consumption in large-scale Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Parallel and Distributed Processing with Applications (ISPA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainet: International Workshop on Sustainable Internet and Internet for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPA.2011.20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00618595v1</w:t>
+                <w:t xml:space="preserve">ensl-00618599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy consumption side-channel attack at Virtual Machines in a Cloud</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Framework for Networks of Large-Scale Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cloud and Green Computing (CGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Sydney, Australia. pp.605 - 612, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Parallel and Distributed Processing with Applications (ISPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Busan, South Korea. pp.250-255, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC.2011.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2011.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00629427v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00618595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Energy Efficiency of Centralized and Decentralized Management for Reservation-Based Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy consumption side-channel attack at Virtual Machines in a Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Hlavacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Treutner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134020⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Cloud and Green Computing (CGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Sydney, Australia. pp.605 - 612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2011.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00629425v1</w:t>
+                <w:t xml:space="preserve">ensl-00629427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Overlay for Data Transfers in Private Networks</w:t>
+                <w:t xml:space="preserve">On the Energy Efficiency of Centralized and Decentralized Management for Reservation-Based Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Networks (ICON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICON.2011.6168523⟩</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00629423v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00629425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Power Consumption Logs from a Monitored Grid Site</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy-Efficient Overlay for Data Transfers in Private Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Green Computing and Communications (GreenCom)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GreenCom-CPSCom.2010.46⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Networks (ICON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2011.6168523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00579429v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00629423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Facet Approach to Reduce Energy Consumption in Clouds and Grids: The GREEN-NET Framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Analysis of Power Consumption Logs from a Monitored Grid Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energy-Efficient Computing and Networking (e-Energy)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Green Computing and Communications (GreenCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Hangzhou, China. pp.61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom-CPSCom.2010.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1791314.1791329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00517185v1</w:t>
+                <w:t xml:space="preserve">ensl-00579429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystifying Energy Consumption in Grids and Clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">Multi-Facet Approach to Reduce Energy Consumption in Clouds and Grids: The GREEN-NET Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Green Computing Conference (IGCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Energy-Efficient Computing and Networking (e-Energy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.95-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1791314.1791329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GREENCOMP.2010.5598295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00527642v1</w:t>
+                <w:t xml:space="preserve">ensl-00517185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Clouds become Green: the Green Open Cloud Architecture</w:t>
+                <w:t xml:space="preserve">Demystifying Energy Consumption in Grids and Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel Computing (ParCo)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-530-3-228⟩</w:t>
+              <w:t xml:space="preserve">International Green Computing Conference (IGCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Chicago, United States. pp.335 - 342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GREENCOMP.2010.5598295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00484321v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00527642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économies d'énergie dans les systèmes distribués à grande échelle : l'approche EARI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15110,311 +15140,298 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales en Informatique et Réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Belfort, France. pp.79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00474729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GREEN-NET framework: Energy efficiency in large scale distributed systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georgiou Yiannis</w:t>
+                <w:t xml:space="preserve">When Clouds become Green: the Green Open Cloud Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Power Aware Computing Workshop (HPPAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Parallel Computing (ParCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.228 - 237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-530-3-228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00474732v1</w:t>
+                <w:t xml:space="preserve">ensl-00484321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Save Watts in your Grid: Green Strategies for Energy-Aware Framework in Large Scale Distributed Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GREEN-NET framework: Energy efficiency in large scale distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiou Yiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Performance Power Aware Computing Workshop (HPPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2008.97⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00474726v1</w:t>
+                <w:t xml:space="preserve">ensl-00474732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasing Gaps between Bursts : Towards Energy Efficient Large Scale Experimental Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15433,124 +15450,228 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Dunedin, New Zealand. pp.381 - 389, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PDCAT.2008.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00469221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Save Watts in your Grid: Green Strategies for Energy-Aware Framework in Large Scale Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Melbourne, Australia. pp.171 - 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2008.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00474726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting virtual machine consolidation to save resources and energy in heterogeneous production cloud infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15609,87 +15730,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4S 2025 - International Conference on Information and Communications Technology for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placing leverages on Clouds for footprint reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15704,73 +15825,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4S - International Conference on Information and Communications Technology for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison expérimentale de wattmètres logiciels : focus sur le CPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15812,176 +15933,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Simulation of Power Systems and Computing Systems using the FMI Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IM 2021 - IFIP/IEEE International Symposium on Integrated Network Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France. , pp.130-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15991,65 +16112,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intel RAPL - Ses impacts sur l’infrastructure et son utilisation comme levier énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16057,178 +16178,178 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change: What is Computing’s Responsibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bran Knowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicki L Hanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Berners-Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A Chien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/DagMan.11.1.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16238,147 +16359,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Performance and the Power Consumption of MPI Applications With SimGrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz C. Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Degomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Hunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16388,649 +16509,649 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques d'une unité de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS (EcoInfo). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quiz sur les impacts environnementaux du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EcoInfo. 2025, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques de l'Observatoire de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric David</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EcoInfo. 2025, pp.1-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une science de la Transition Énergétique au Service de la Société</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Debizet</w:t>
+                <w:t xml:space="preserve">Guide de bonnes pratiques numérique responsable pour les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Grout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Crance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nebule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cassiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS, cellule énergie. 2023, pp.18</w:t>
+              <w:t xml:space="preserve">Direction interministérielle du numérique (DINUM); MiNumEco, mission interministérielle numérique écoresponsable; Ministère de la Transition écologique et de la Cohésion des territoires; Institut du Numérique Responsable (INR); EcoInfo. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04594804v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide de bonnes pratiques numérique responsable pour les organisations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Cassiaux</w:t>
+                <w:t xml:space="preserve">Pour une science de la Transition Énergétique au Service de la Société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Direction interministérielle du numérique (DINUM); MiNumEco, mission interministérielle numérique écoresponsable; Ministère de la Transition écologique et de la Cohésion des territoires; Institut du Numérique Responsable (INR); EcoInfo. 2023</w:t>
+              <w:t xml:space="preserve">CNRS, cellule énergie. 2023, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04556114v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04594804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of vectorized instructions impact on energy and power consumption under thermal design power constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17043,235 +17164,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Télécom Sud Paris. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy analysis of a solver stack for frequency-domain electromagnetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9240, Inria Bordeaux Sud-Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcities: a Platform based on Microclouds for Neighborhood Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Cuadrado-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17283,73 +17404,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8885, inria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experiment-driven energy consumption model for virtual machine management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Callau-Zori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17388,195 +17509,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8844, IRISA; Université de Rennes 1; CNRS. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snooze: A Scalable and Autonomic Cloud Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Margery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8649, Inria Rennes; INRIA. 2014, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A year in the life of a large scale experimental distributed system: the Grid'5000 platform in 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17589,73 +17710,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7481, INRIA. 2010, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A year in the life of a large-scale experimental distributed system: usage of the Grid'5000 platform in 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17668,51 +17789,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6965, INRIA. 2009, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00400684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17722,100 +17843,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy-Efficient Reservation Framework for Large-Scale Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Ecole normale supérieure de lyon - ENS LYON, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011ENSL0640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00672130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17825,105 +17946,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Understanding to Greening the Energy Consumption of Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Ecole Normale Supérieure de Rennes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03158492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId422"/>
+      <w:footerReference w:type="default" r:id="rId426"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18070,51 +18191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Camilo S&#225;nchez Huertas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Vallero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111745" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostapenco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251399694" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.99" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wedan Emmanuel Gnibga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2023.3307790" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810501v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.23.53" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fichel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231172978" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahvar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2019.2905900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tanaka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Deelman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Agarwal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017714530" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rodero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Parashar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.12.048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633435v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mascha Kurpicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sobe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.11.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4471" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Callau-Zori" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Samoila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dorier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orcun Yildiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.03.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Assenmacher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Ichi Baba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fujiso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drezet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bagein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cremer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14529/jsfi150206" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767582v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2532637" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770903v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0603-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DABBD083693067E8DAD5E79FFFF9B060A97CF120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.515-538" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WCV6GSVN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474723v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-010-0414-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK40ZDCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928468v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732315v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118342015.ch5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ali El Amine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Oueslati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291033v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agusti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3767295.3769333" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chancerel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491835v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stavis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215097v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Leboulanger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc61545.2025.10978325" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195576v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762718v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Chien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632775.3661936" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770489v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581677v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courageux-Sudan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662683v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030223v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055720v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275783v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS60453.2023.00349" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777726v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666587v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gougeon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC55528.2022.9912949" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics55523.2022.00065" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335184v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631413" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217558v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyou Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin Parv&#233;dy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614260" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217562v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924022v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924028v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Boughzala" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc-Rouchoss&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045183" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091328v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112893v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22734-0_11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020045v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15032-7_88" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191331v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671555" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352637v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek-Thomert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845970v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutigny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00056" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2018.8571867" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856660v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2018.00055" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762540v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200921.3200932" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927829v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711516v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2018.00040" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578325v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cuadrado-Cordero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SOFTCOM.2017.8115516" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475431v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432752v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.24" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523608v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C. Heinrich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514948v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077839.3084028" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439874v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Francis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582936v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Madi Wamba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2017.00089" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589555v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2016.2545109" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575513v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65482-9_9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472358v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.92" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578354v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2017.19" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cuadrado Cordero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Cuadrado" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Phillips" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49583-5_14" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276913v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.70" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355685v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348554v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404594v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EW.2016.48" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362530v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356921v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348555v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160234v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205905v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205911v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205915v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088946v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawida Dib" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088944v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Florin Cornea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925656v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Feller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905118v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925726v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925664v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873486v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765158v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Davis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ridoux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Veitch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPCS.2012.6336624" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924139v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747647v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridoux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veitch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINT.2012.41" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690638v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4DBHJF49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00618599v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986203" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618595v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2011.20" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629427v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Treutner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.110" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629425v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134020" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629423v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2011.6168523" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00579429v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-CPSCom.2010.46" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00527642v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GREENCOMP.2010.5598295" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00484321v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-228" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474729v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474726v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.97" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00469221v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.80" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05100569v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491814v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946331v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217565v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548910v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369257v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Knowles" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki L Hanson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Becker" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Berners-Lee" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagMan.11.1.1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446134v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068666v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594804v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556114v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Comte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grout" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crance" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nebule" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cassiaux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167083v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962629v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291536v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258766v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091755v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544992v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400684v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00672130v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0640" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03158492v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Camilo S&#225;nchez Huertas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Vallero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111745" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostapenco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251399694" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wedan Emmanuel Gnibga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2023.3307790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.99" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810501v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.23.53" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fichel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231172978" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahvar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2019.2905900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tanaka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Deelman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Agarwal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017714530" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rodero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Parashar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.12.048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633435v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mascha Kurpicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sobe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.11.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4471" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Callau-Zori" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Samoila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dorier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orcun Yildiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.03.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Assenmacher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Ichi Baba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fujiso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drezet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bagein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cremer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14529/jsfi150206" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767582v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2532637" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770903v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0603-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DABBD083693067E8DAD5E79FFFF9B060A97CF120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.515-538" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WCV6GSVN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474723v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-010-0414-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK40ZDCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928468v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732315v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118342015.ch5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593120v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520433v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ali El Amine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Oueslati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291033v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agusti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3767295.3769333" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chancerel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928381v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc61545.2025.10978325" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223926v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215097v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Leboulanger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491835v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stavis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195576v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courageux-Sudan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893984v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762718v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581701v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Chien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632775.3661936" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662683v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055720v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275783v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS60453.2023.00349" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030223v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gougeon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC55528.2022.9912949" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711670v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics55523.2022.00065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335184v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631413" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217558v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyou Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin Parv&#233;dy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614260" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217562v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Boughzala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352832v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc-Rouchoss&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045183" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091328v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112893v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22734-0_11" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020045v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15032-7_88" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191331v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671555" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek-Thomert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2018.8571867" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856660v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2018.00055" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845970v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutigny" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856656v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762540v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200921.3200932" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927829v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2018.00040" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514948v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077839.3084028" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475431v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432752v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.24" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523608v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C. Heinrich" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578325v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cuadrado-Cordero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SOFTCOM.2017.8115516" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582936v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Madi Wamba" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2017.00089" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Francis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2016.2545109" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575513v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65482-9_9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472358v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.92" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578354v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2017.19" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362532v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cuadrado Cordero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Cuadrado" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Phillips" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49583-5_14" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276913v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.70" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404594v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EW.2016.48" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348554v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355685v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362530v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356921v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348555v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160234v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205905v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205911v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205915v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088946v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawida Dib" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088944v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Florin Cornea" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925664v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Feller" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925726v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925656v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905118v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873486v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765158v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Davis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ridoux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Veitch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPCS.2012.6336624" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747647v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridoux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veitch" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINT.2012.41" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690638v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4DBHJF49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924139v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00618599v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986203" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618595v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2011.20" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629427v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Treutner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.110" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629425v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134020" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629423v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2011.6168523" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00579429v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-CPSCom.2010.46" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00527642v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GREENCOMP.2010.5598295" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474729v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00484321v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-228" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00469221v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.80" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474726v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.97" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05100569v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491814v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946331v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217565v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548910v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369257v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Knowles" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki L Hanson" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Becker" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Berners-Lee" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagMan.11.1.1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446134v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068666v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556114v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Comte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grout" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crance" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nebule" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cassiaux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594804v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167083v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962629v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291536v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258766v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091755v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544992v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400684v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00672130v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0640" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03158492v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>