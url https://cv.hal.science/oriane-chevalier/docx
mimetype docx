--- v0 (2026-03-19)
+++ v1 (2026-04-17)
@@ -209,187 +209,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Sylvie Kandé. Écriture poétique des eaux, traversées et migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kandé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociopoétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir au féminin : de la scène politique chinoise à la scène littéraire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/09571558251379318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814525v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05416392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Li Chevalier. Pour une alchimie des charbons, des sables et des eaux</w:t>
               </w:r>
@@ -529,174 +529,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeanne Barret, Hester Stanhope et Alexandra David-Néel : Les exploratrices au prisme du passing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trans.9058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le brouillon des traductrices : Un pont (in)visible entre la poésie chinoise et le monde anglophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensées vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814508v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04518365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de Judith Gautier, ou l’illusion d’un voyage en Extrême-Orient</w:t>
               </w:r>
@@ -1701,510 +1701,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La integración de los cuentos asiáticos en la literatura infantil universal por las traductoras hispanohablantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRSCL Congress (International Research Society on Children's Literature)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Salamanca; IRSCL, Jun 2025, Salamanca, Université de Salamanca, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Connections Across the Eastern Sea: Intra-Asia Women Travelers Reinventing China and Japan (1900-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICLA (International Comparative Literature Association), Jul 2025, Dongguk University, Seoul, Korea., South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La integración de los cuentos asiáticos en la literatura infantil universal por las traductoras hispanohablantes</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur de prunier et chrysanthème : Subversion florale des poétesses japonaises et chinoises à l’aube du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRSCL Congress (International Research Society on Children's Literature)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Salamanca; IRSCL, Jun 2025, Salamanca, Université de Salamanca, España</w:t>
+              <w:t xml:space="preserve">Humains et non-humains : comparer entre Chine, Corée, Japon et Vietnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAO (Institut Asie Orientale), Oct 2025, ENS de Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Extrême-Orient façonné par la machine théâtrale : Judith Gautier traductrice-dramaturge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIT XXIII World Congress - International Federation of Translators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Intellectual Property Organisation (United Nations), Sep 2025, Nations Unies, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Gautier’s Translations of Chinese Tales during the Belle Époque in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ocean University of China 中国海洋大学, Qingdao, Jul 2025, Qingdao City, Shandong Province, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fleur de prunier et chrysanthème : Subversion florale des poétesses japonaises et chinoises à l’aube du XXe siècle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir au féminin : de la scène politique chinoise à la scène littéraire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humains et non-humains : comparer entre Chine, Corée, Japon et Vietnam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAO (Institut Asie Orientale), Oct 2025, ENS de Lyon, France</w:t>
+              <w:t xml:space="preserve">France/China: 60 Years On</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Queen's University Belfast; Jean-Baptiste Bernard; Shuangyi Li; Rosalind Silvester, Mar 2024, Belfast (Queen's University), Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ayscough's Ecopoetic and Transcultural Travel on the Yangtze River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference “The Traveller’s Tale. Emergent Forms and Minority Traditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Université Clermont Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813406v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04518608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Asie à travers les yeux de l'animal</w:t>
               </w:r>
@@ -3195,246 +3195,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour un Orientalisme décentré : le Japon dans l’œuvre romanesque de Kikou Yamata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Bergeron; François Ouellet; Alexandra Rivard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les romancières françaises et l’invention (1900-1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Champion, Coll. “Littérature et Genre”, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambassadrices des poétesses japonaises en France : Judith Gautier et Kikou Yamata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaëlle Brin; Raphaël Luis; Hélène Martinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ambassadrices de la république mondiale des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travelling Body, Travelling Mind: Alexandra David-Néel’s Spiritual Walk Through Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlène Clonts; Lorenzo Cardilli; Yoshihara Kazufumi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Body-Mind Interactions and Their Impact on Well-Being: Holistic Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, In press, 9798337335216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813403v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04814375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela de Juan 黄玛赛: A Eurasian Woman’s Perspective on 20th Century China</w:t>
               </w:r>
@@ -4033,51 +4033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814551v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814525v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558251379318" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kand&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/fb.v0i21.41572" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.9058" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16732-7.p.0027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2035-7141/18976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.206:" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416229v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dias Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapandorequantique.fr/produit/anthologie-ameliemurat/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416149v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiannan Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814551v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416392v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kand&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558251379318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/fb.v0i21.41572" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.9058" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16732-7.p.0027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2035-7141/18976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.206:" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416229v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dias Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapandorequantique.fr/produit/anthologie-ameliemurat/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416149v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiannan Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>