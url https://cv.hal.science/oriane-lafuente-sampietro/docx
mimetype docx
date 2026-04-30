--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -295,200 +295,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03900665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monnaies locales en France : quinze ans d’innovation sociale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convertible Local Currencies For The Economic Development Of Sustainable Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.19-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15133/j.ijccr.2024.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314963v1</w:t>
+                <w:t xml:space="preserve">hal-04973448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertible Local Currencies For The Economic Development Of Sustainable Communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les monnaies locales en France : quinze ans d’innovation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2 (102), pp.78-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15133/j.ijccr.2024.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04973448v1</w:t>
+                <w:t xml:space="preserve">hal-05314963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des monnaies locales pour le développement territorial ? Une application de la théorie de la base économique aux monnaies locales convertibles</w:t>
               </w:r>
@@ -786,221 +786,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
+                <w:t xml:space="preserve">Penser le travail à partir des personnes : imaginaires du travail, mise en œuvre et tensions dans l'expérimentation TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème colloque de l’Association de Science Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de sciences régionales de langue francaise, Jun 2025, Québec (CA), Canada</w:t>
+              <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14e congrès de l’AFEP, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314931v1</w:t>
+                <w:t xml:space="preserve">hal-05316172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Althaus</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1028,669 +1028,669 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs :les inégalités d’accès à l’expérimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">61ème colloque de l’Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de sciences régionales de langue francaise, Jun 2025, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314936v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do intentions matter? From stated values to characteristics and circulation of the French convertible local currencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Fare</w:t>
+                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs :les inégalités d’accès à l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE 2025 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the advancement of socio-economics, Jul 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314932v1</w:t>
+                <w:t xml:space="preserve">hal-05314936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des objectifs au développement : l’effet des intentions des porteurs de monnaies locales françaises sur leurs caractéristiques et leur circulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Fare</w:t>
+                <w:t xml:space="preserve">Ce que le travail fait aux chômeurs de longue durée : au-delà des zones grises du travail et de l’emploi de l’expérimentation TZCLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24ème Rencontres du RIUESS - Réseau inter-universitaire de l'économie sociale et solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314939v1</w:t>
+                <w:t xml:space="preserve">hal-05316188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le travail fait aux chômeurs de longue durée : au-delà des zones grises du travail et de l’emploi de l’expérimentation TZCLD</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+                <w:t xml:space="preserve">Des objectifs au développement : l’effet des intentions des porteurs de monnaies locales françaises sur leurs caractéristiques et leur circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 24ème Rencontres du RIUESS - Réseau inter-universitaire de l'économie sociale et solidaire, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316188v1</w:t>
+                <w:t xml:space="preserve">hal-05314939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le travail à partir des personnes : imaginaires du travail, mise en œuvre et tensions dans l'expérimentation TZCLD</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+                <w:t xml:space="preserve">Do intentions matter? From stated values to characteristics and circulation of the French convertible local currencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14e congrès de l’AFEP, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SASE 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the advancement of socio-economics, Jul 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316172v1</w:t>
+                <w:t xml:space="preserve">hal-05314932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conditions à l'émergence de l'expérimentation TZCLD ? Une analyse du territoire normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Althaus</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3149,51 +3149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Reyns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2833115X.2025.2539717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900665v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2120974" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314963v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2024.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.232.0281" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lem&#233;nager" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lukono Sowa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314932v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dimou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar-Dimou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Figueiredo de Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372207v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bedecarrats" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemenager" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Makabu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268002v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535862v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04072468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Reyns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2833115X.2025.2539717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900665v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2120974" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2024.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.232.0281" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lem&#233;nager" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lukono Sowa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314939v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dimou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar-Dimou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Figueiredo de Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372207v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bedecarrats" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemenager" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Makabu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268002v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535862v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04072468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>