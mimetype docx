--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -1772,183 +1772,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture des plans locaux d'urbanisme par les urbanistes et les avocats : nouvelle expression de l'externalisation en matière juridique</w:t>
+                <w:t xml:space="preserve">Contestation du remboursement des frais de secours sur le domaine skiable : sous la civière, le juge administratif, note sous CAA Lyon – 7 oct. 2021 – n° 20LY03584 ;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 112 (3), pp.621-640. </w:t>
+              <w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/drs1.112.0621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/alyoda.6714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982342v1</w:t>
+                <w:t xml:space="preserve">hal-03552359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contestation du remboursement des frais de secours sur le domaine skiable : sous la civière, le juge administratif, note sous CAA Lyon – 7 oct. 2021 – n° 20LY03584 ;</w:t>
+                <w:t xml:space="preserve">L'écriture des plans locaux d'urbanisme par les urbanistes et les avocats : nouvelle expression de l'externalisation en matière juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (3), pp.621-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/alyoda.6714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/drs1.112.0621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552359v1</w:t>
+                <w:t xml:space="preserve">hal-03982342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution d’un plan local d’urbanisme suite à son annulation partielle, note sous CE, 16 juill. 2021, Cne. de La Londe-les-Maures, n°437562</w:t>
               </w:r>
@@ -2066,165 +2066,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe général des droits de la défense à l'épreuve du licenciement des fonctionnaires pour insuffisance professionnelle&amp;quot; note sous l'arrêt CE, 9 octobre 2020, Mme. B, n°429563</w:t>
+                <w:t xml:space="preserve">L'accès à la Justice administrative au prisme de ses obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Janvier 2021 (n°1), pp.32</w:t>
+              <w:t xml:space="preserve">Journal du droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Transformation(s) du service public, Art. 376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098054v1</w:t>
+                <w:t xml:space="preserve">hal-03439666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accès à la Justice administrative au prisme de ses obstacles</w:t>
+                <w:t xml:space="preserve">Le principe général des droits de la défense à l'épreuve du licenciement des fonctionnaires pour insuffisance professionnelle&amp;quot; note sous l'arrêt CE, 9 octobre 2020, Mme. B, n°429563</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Transformation(s) du service public, Art. 376</w:t>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Janvier 2021 (n°1), pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439666v1</w:t>
+                <w:t xml:space="preserve">hal-03098054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2236,96 +2236,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">avec Eva Ottawa et Sophie Thériault : Animation de l'atelier &amp;quot;Décolonisation et réconciliation de l’enseignement juridique</w:t>
+                <w:t xml:space="preserve">Enseigner 'Critique du droit', enseigner avec 'Critique du droit' &amp;quot; dans l'atelier &amp;quot;Sujets sensibles et liberté académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième école internationale d’innovation juridique : La pédagogie et l’enseignement du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Annie Rochette; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron Puech; Oriane Sulpice; Maxime Raymond-Dufour; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
+              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron-Puech; Maxime Raymond-Dufour; Oriane Sulpice; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143658v1</w:t>
+                <w:t xml:space="preserve">hal-05143687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropole et commande publique : se saisir du verdissement des achats publics</w:t>
               </w:r>
@@ -2374,96 +2374,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner 'Critique du droit', enseigner avec 'Critique du droit' &amp;quot; dans l'atelier &amp;quot;Sujets sensibles et liberté académique</w:t>
+                <w:t xml:space="preserve">avec Eva Ottawa et Sophie Thériault : Animation de l'atelier &amp;quot;Décolonisation et réconciliation de l’enseignement juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième école internationale d’innovation juridique : La pédagogie et l’enseignement du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron-Puech; Maxime Raymond-Dufour; Oriane Sulpice; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
+              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Annie Rochette; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron Puech; Oriane Sulpice; Maxime Raymond-Dufour; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143687v1</w:t>
+                <w:t xml:space="preserve">hal-05143658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luttes d’intérêts autour de l’évaluation environnementale en station de ski : le cas du SCOT de Maurienne</w:t>
               </w:r>
@@ -4240,151 +4240,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une question prioritaire de constitutionnalité au sujet de l’intérêt à agir des associations contre les décisions d’occupation ou d’utilisation des sols. Veille Juridique - LegibaseUrbanisme.fr</w:t>
+                <w:t xml:space="preserve">Une nouvelle QPC sur l’intérêt à agir des associations contre une autorisation d’occuper le sol. Legibase Urbanisme, Berger Levrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584004v1</w:t>
+                <w:t xml:space="preserve">hal-03654182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle QPC sur l’intérêt à agir des associations contre une autorisation d’occuper le sol. Legibase Urbanisme, Berger Levrault</w:t>
+                <w:t xml:space="preserve">Une question prioritaire de constitutionnalité au sujet de l’intérêt à agir des associations contre les décisions d’occupation ou d’utilisation des sols. Veille Juridique - LegibaseUrbanisme.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654182v1</w:t>
+                <w:t xml:space="preserve">hal-03584004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités de la rectification d’erreur matérielle par le biais d’une modification simplifiée du PLU précisées par un arrêt. Legibase Urbanisme, Berger Levrault</w:t>
               </w:r>
@@ -4740,51 +4740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C386B53"/>
+    <w:nsid w:val="64B77275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4888,51 +4888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B7202C66"/>
+    <w:nsid w:val="5203DCA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5036,51 +5036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D3B53A06"/>
+    <w:nsid w:val="D6FCE6D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5273,51 +5273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sulpice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memoiredudroit.fr/fr/droit-moderne-xx-xxie-siecles/13317-le-droit-administratif-dandre-demichel-actes-du-colloque-virtuel-organise-les-8-et-9-avril-2021-par-le-cermud-de-lulhn-sou.html#images-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/droit-et-gestion-des-collectivites-territoriales-2021.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.9264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.112.0621" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.6714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03098229v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALD007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sulpice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memoiredudroit.fr/fr/droit-moderne-xx-xxie-siecles/13317-le-droit-administratif-dandre-demichel-actes-du-colloque-virtuel-organise-les-8-et-9-avril-2021-par-le-cermud-de-lulhn-sou.html#images-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/droit-et-gestion-des-collectivites-territoriales-2021.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.9264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.6714" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.112.0621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03098229v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALD007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>