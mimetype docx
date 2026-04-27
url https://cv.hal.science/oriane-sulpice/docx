--- v1 (2026-04-04)
+++ v2 (2026-04-27)
@@ -2236,96 +2236,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner 'Critique du droit', enseigner avec 'Critique du droit' &amp;quot; dans l'atelier &amp;quot;Sujets sensibles et liberté académique</w:t>
+                <w:t xml:space="preserve">avec Eva Ottawa et Sophie Thériault : Animation de l'atelier &amp;quot;Décolonisation et réconciliation de l’enseignement juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième école internationale d’innovation juridique : La pédagogie et l’enseignement du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron-Puech; Maxime Raymond-Dufour; Oriane Sulpice; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
+              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Annie Rochette; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron Puech; Oriane Sulpice; Maxime Raymond-Dufour; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143687v1</w:t>
+                <w:t xml:space="preserve">hal-05143658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropole et commande publique : se saisir du verdissement des achats publics</w:t>
               </w:r>
@@ -2374,234 +2374,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">avec Eva Ottawa et Sophie Thériault : Animation de l'atelier &amp;quot;Décolonisation et réconciliation de l’enseignement juridique</w:t>
+                <w:t xml:space="preserve">Enseigner 'Critique du droit', enseigner avec 'Critique du droit' &amp;quot; dans l'atelier &amp;quot;Sujets sensibles et liberté académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième école internationale d’innovation juridique : La pédagogie et l’enseignement du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Annie Rochette; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron Puech; Oriane Sulpice; Maxime Raymond-Dufour; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
+              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron-Puech; Maxime Raymond-Dufour; Oriane Sulpice; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143658v1</w:t>
+                <w:t xml:space="preserve">hal-05143687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luttes d’intérêts autour de l’évaluation environnementale en station de ski : le cas du SCOT de Maurienne</w:t>
+                <w:t xml:space="preserve">Les usages militants de la Charte, quelle stratégie pour quelle lutte chez les universitaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation environnementale et transitions : concilier un agenda ambitieux et des intérêts contradictoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Secrétariat international francophone pour l’évaluation environnementale (SIFEE); France évaluation environnementale; Laboratoire interdisciplinaire d'évaluation des politiques publiques, Jan 2025, Paris, Sciences Po, France</w:t>
+              <w:t xml:space="preserve">La charte de l’environnement Nouvel âge, nouveaux horizons ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Droit de l'Environnement (EVS - UMR 5600) et le Centre de Droit Constitutionnel (EDPL - EA 666), Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893016v1</w:t>
+                <w:t xml:space="preserve">hal-04969862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages militants de la Charte, quelle stratégie pour quelle lutte chez les universitaires ?</w:t>
+                <w:t xml:space="preserve">Luttes d’intérêts autour de l’évaluation environnementale en station de ski : le cas du SCOT de Maurienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La charte de l’environnement Nouvel âge, nouveaux horizons ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Droit de l'Environnement (EVS - UMR 5600) et le Centre de Droit Constitutionnel (EDPL - EA 666), Feb 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Evaluation environnementale et transitions : concilier un agenda ambitieux et des intérêts contradictoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Secrétariat international francophone pour l’évaluation environnementale (SIFEE); France évaluation environnementale; Laboratoire interdisciplinaire d'évaluation des politiques publiques, Jan 2025, Paris, Sciences Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969862v1</w:t>
+                <w:t xml:space="preserve">hal-04893016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisager les méthodes qualitatives pour une recherche en droit. Expériences croisées autour de l'entretien</w:t>
               </w:r>
@@ -4054,151 +4054,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ordonnance délivre de nouveaux outils pour l'aménagement durable des territoires littoraux exposés au recul du trait de côte.</w:t>
+                <w:t xml:space="preserve">Un projet d’arrêté d’évaluation environnementale au cas par cas pour les documents d’urbanisme et les UTN en consultation. Veille Juridique - LegibaseUrbanisme.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736686v1</w:t>
+                <w:t xml:space="preserve">hal-03584013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet d’arrêté d’évaluation environnementale au cas par cas pour les documents d’urbanisme et les UTN en consultation. Veille Juridique - LegibaseUrbanisme.fr</w:t>
+                <w:t xml:space="preserve">Une ordonnance délivre de nouveaux outils pour l'aménagement durable des territoires littoraux exposés au recul du trait de côte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584013v1</w:t>
+                <w:t xml:space="preserve">hal-03736686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décret n° 2022-929 du 24 juin 2022 portant modification des codes de justice administrative et de l'urbanisme : la dérogation au double degré de juridiction en matière d’urbanisme poursuit son cours.</w:t>
               </w:r>
@@ -4240,151 +4240,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle QPC sur l’intérêt à agir des associations contre une autorisation d’occuper le sol. Legibase Urbanisme, Berger Levrault</w:t>
+                <w:t xml:space="preserve">Une question prioritaire de constitutionnalité au sujet de l’intérêt à agir des associations contre les décisions d’occupation ou d’utilisation des sols. Veille Juridique - LegibaseUrbanisme.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654182v1</w:t>
+                <w:t xml:space="preserve">hal-03584004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une question prioritaire de constitutionnalité au sujet de l’intérêt à agir des associations contre les décisions d’occupation ou d’utilisation des sols. Veille Juridique - LegibaseUrbanisme.fr</w:t>
+                <w:t xml:space="preserve">Une nouvelle QPC sur l’intérêt à agir des associations contre une autorisation d’occuper le sol. Legibase Urbanisme, Berger Levrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584004v1</w:t>
+                <w:t xml:space="preserve">hal-03654182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités de la rectification d’erreur matérielle par le biais d’une modification simplifiée du PLU précisées par un arrêt. Legibase Urbanisme, Berger Levrault</w:t>
               </w:r>
@@ -4740,51 +4740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64B77275"/>
+    <w:nsid w:val="D0140A33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4888,51 +4888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5203DCA8"/>
+    <w:nsid w:val="F5FC77C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5036,51 +5036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D6FCE6D1"/>
+    <w:nsid w:val="C3D791BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5273,51 +5273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sulpice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memoiredudroit.fr/fr/droit-moderne-xx-xxie-siecles/13317-le-droit-administratif-dandre-demichel-actes-du-colloque-virtuel-organise-les-8-et-9-avril-2021-par-le-cermud-de-lulhn-sou.html#images-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/droit-et-gestion-des-collectivites-territoriales-2021.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.9264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.6714" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.112.0621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03098229v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALD007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sulpice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memoiredudroit.fr/fr/droit-moderne-xx-xxie-siecles/13317-le-droit-administratif-dandre-demichel-actes-du-colloque-virtuel-organise-les-8-et-9-avril-2021-par-le-cermud-de-lulhn-sou.html#images-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/droit-et-gestion-des-collectivites-territoriales-2021.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.9264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.6714" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.112.0621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03098229v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALD007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>