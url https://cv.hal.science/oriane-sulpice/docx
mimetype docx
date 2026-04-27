--- v2 (2026-04-27)
+++ v3 (2026-04-27)
@@ -2236,96 +2236,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">avec Eva Ottawa et Sophie Thériault : Animation de l'atelier &amp;quot;Décolonisation et réconciliation de l’enseignement juridique</w:t>
+                <w:t xml:space="preserve">Enseigner 'Critique du droit', enseigner avec 'Critique du droit' &amp;quot; dans l'atelier &amp;quot;Sujets sensibles et liberté académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième école internationale d’innovation juridique : La pédagogie et l’enseignement du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Annie Rochette; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron Puech; Oriane Sulpice; Maxime Raymond-Dufour; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
+              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron-Puech; Maxime Raymond-Dufour; Oriane Sulpice; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143658v1</w:t>
+                <w:t xml:space="preserve">hal-05143687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropole et commande publique : se saisir du verdissement des achats publics</w:t>
               </w:r>
@@ -2374,96 +2374,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner 'Critique du droit', enseigner avec 'Critique du droit' &amp;quot; dans l'atelier &amp;quot;Sujets sensibles et liberté académique</w:t>
+                <w:t xml:space="preserve">avec Eva Ottawa et Sophie Thériault : Animation de l'atelier &amp;quot;Décolonisation et réconciliation de l’enseignement juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième école internationale d’innovation juridique : La pédagogie et l’enseignement du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron-Puech; Maxime Raymond-Dufour; Oriane Sulpice; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
+              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Annie Rochette; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron Puech; Oriane Sulpice; Maxime Raymond-Dufour; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143687v1</w:t>
+                <w:t xml:space="preserve">hal-05143658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages militants de la Charte, quelle stratégie pour quelle lutte chez les universitaires ?</w:t>
               </w:r>
@@ -4240,151 +4240,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une question prioritaire de constitutionnalité au sujet de l’intérêt à agir des associations contre les décisions d’occupation ou d’utilisation des sols. Veille Juridique - LegibaseUrbanisme.fr</w:t>
+                <w:t xml:space="preserve">Une nouvelle QPC sur l’intérêt à agir des associations contre une autorisation d’occuper le sol. Legibase Urbanisme, Berger Levrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584004v1</w:t>
+                <w:t xml:space="preserve">hal-03654182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle QPC sur l’intérêt à agir des associations contre une autorisation d’occuper le sol. Legibase Urbanisme, Berger Levrault</w:t>
+                <w:t xml:space="preserve">Une question prioritaire de constitutionnalité au sujet de l’intérêt à agir des associations contre les décisions d’occupation ou d’utilisation des sols. Veille Juridique - LegibaseUrbanisme.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654182v1</w:t>
+                <w:t xml:space="preserve">hal-03584004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités de la rectification d’erreur matérielle par le biais d’une modification simplifiée du PLU précisées par un arrêt. Legibase Urbanisme, Berger Levrault</w:t>
               </w:r>
@@ -4740,51 +4740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0140A33"/>
+    <w:nsid w:val="3644FA7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4888,51 +4888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F5FC77C1"/>
+    <w:nsid w:val="B0A4BFAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5036,51 +5036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C3D791BF"/>
+    <w:nsid w:val="B9CD8A8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5273,51 +5273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sulpice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memoiredudroit.fr/fr/droit-moderne-xx-xxie-siecles/13317-le-droit-administratif-dandre-demichel-actes-du-colloque-virtuel-organise-les-8-et-9-avril-2021-par-le-cermud-de-lulhn-sou.html#images-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/droit-et-gestion-des-collectivites-territoriales-2021.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.9264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.6714" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.112.0621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03098229v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALD007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sulpice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memoiredudroit.fr/fr/droit-moderne-xx-xxie-siecles/13317-le-droit-administratif-dandre-demichel-actes-du-colloque-virtuel-organise-les-8-et-9-avril-2021-par-le-cermud-de-lulhn-sou.html#images-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/droit-et-gestion-des-collectivites-territoriales-2021.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.9264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.6714" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.112.0621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03098229v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALD007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>