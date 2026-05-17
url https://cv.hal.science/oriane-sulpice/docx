--- v3 (2026-04-27)
+++ v4 (2026-05-17)
@@ -2236,96 +2236,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner 'Critique du droit', enseigner avec 'Critique du droit' &amp;quot; dans l'atelier &amp;quot;Sujets sensibles et liberté académique</w:t>
+                <w:t xml:space="preserve">avec Eva Ottawa et Sophie Thériault : Animation de l'atelier &amp;quot;Décolonisation et réconciliation de l’enseignement juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième école internationale d’innovation juridique : La pédagogie et l’enseignement du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron-Puech; Maxime Raymond-Dufour; Oriane Sulpice; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
+              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Annie Rochette; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron Puech; Oriane Sulpice; Maxime Raymond-Dufour; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143687v1</w:t>
+                <w:t xml:space="preserve">hal-05143658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropole et commande publique : se saisir du verdissement des achats publics</w:t>
               </w:r>
@@ -2374,96 +2374,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">avec Eva Ottawa et Sophie Thériault : Animation de l'atelier &amp;quot;Décolonisation et réconciliation de l’enseignement juridique</w:t>
+                <w:t xml:space="preserve">Enseigner 'Critique du droit', enseigner avec 'Critique du droit' &amp;quot; dans l'atelier &amp;quot;Sujets sensibles et liberté académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième école internationale d’innovation juridique : La pédagogie et l’enseignement du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Annie Rochette; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron Puech; Oriane Sulpice; Maxime Raymond-Dufour; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
+              <w:t xml:space="preserve">, Pascale Cornut Saint Pierre; David Robitaille; Christian Mpabwa; Valérie Le Bihan; Benjamin Moron-Puech; Maxime Raymond-Dufour; Oriane Sulpice; Laure Besson, Jun 2025, Ottawa (Ontario), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143658v1</w:t>
+                <w:t xml:space="preserve">hal-05143687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages militants de la Charte, quelle stratégie pour quelle lutte chez les universitaires ?</w:t>
               </w:r>
@@ -4240,151 +4240,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle QPC sur l’intérêt à agir des associations contre une autorisation d’occuper le sol. Legibase Urbanisme, Berger Levrault</w:t>
+                <w:t xml:space="preserve">Une question prioritaire de constitutionnalité au sujet de l’intérêt à agir des associations contre les décisions d’occupation ou d’utilisation des sols. Veille Juridique - LegibaseUrbanisme.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654182v1</w:t>
+                <w:t xml:space="preserve">hal-03584004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une question prioritaire de constitutionnalité au sujet de l’intérêt à agir des associations contre les décisions d’occupation ou d’utilisation des sols. Veille Juridique - LegibaseUrbanisme.fr</w:t>
+                <w:t xml:space="preserve">Une nouvelle QPC sur l’intérêt à agir des associations contre une autorisation d’occuper le sol. Legibase Urbanisme, Berger Levrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sulpice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584004v1</w:t>
+                <w:t xml:space="preserve">hal-03654182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités de la rectification d’erreur matérielle par le biais d’une modification simplifiée du PLU précisées par un arrêt. Legibase Urbanisme, Berger Levrault</w:t>
               </w:r>
@@ -4740,51 +4740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3644FA7D"/>
+    <w:nsid w:val="3BF86836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4888,51 +4888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B0A4BFAE"/>
+    <w:nsid w:val="567D18F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5036,51 +5036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B9CD8A8A"/>
+    <w:nsid w:val="8CD43F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5273,51 +5273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sulpice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memoiredudroit.fr/fr/droit-moderne-xx-xxie-siecles/13317-le-droit-administratif-dandre-demichel-actes-du-colloque-virtuel-organise-les-8-et-9-avril-2021-par-le-cermud-de-lulhn-sou.html#images-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/droit-et-gestion-des-collectivites-territoriales-2021.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.9264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.6714" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.112.0621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03098229v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALD007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sulpice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memoiredudroit.fr/fr/droit-moderne-xx-xxie-siecles/13317-le-droit-administratif-dandre-demichel-actes-du-colloque-virtuel-organise-les-8-et-9-avril-2021-par-le-cermud-de-lulhn-sou.html#images-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/droit-et-gestion-des-collectivites-territoriales-2021.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.9264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/alyoda.6714" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.112.0621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03098229v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALD007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>