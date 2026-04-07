--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2762,295 +2762,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal networks of phytoplankton diversity and biomass are modulated by environmental context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chun-Wei Chang</w:t>
+                <w:t xml:space="preserve">State of the climate in 2021 : Global Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Miki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rita Adrian</w:t>
+                <w:t xml:space="preserve">Freya Aldred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28761-3⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (8), pp.S11-S142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0092.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03664870v1</w:t>
+                <w:t xml:space="preserve">hal-04846969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the climate in 2021 : Global Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Dunn</w:t>
+                <w:t xml:space="preserve">Causal networks of phytoplankton diversity and biomass are modulated by environmental context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Wei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Miki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freya Aldred</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kate Willett</w:t>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 103 (8), pp.S11-S142. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0092.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28761-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846969v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03664870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
               </w:r>
@@ -3566,299 +3566,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change drives widespread shifts in lake thermal habitat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global data set of long-term summertime vertical temperature profiles in 153 lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syuhei Ban</w:t>
+                <w:t xml:space="preserve">Elizabeth Mette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adamovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-021-01060-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-00983-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03303793v1</w:t>
+                <w:t xml:space="preserve">hal-03574167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global data set of long-term summertime vertical temperature profiles in 153 lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change drives widespread shifts in lake thermal habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Craig Williamson</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Iestyn Woolway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Adamovich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Adrian</w:t>
+                <w:t xml:space="preserve">Syuhei Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.200. </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.521-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-00983-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41558-021-01060-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03574167v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extent and variability of storm‐induced temperature changes in lakes measured with long‐term and high‐frequency data</w:t>
               </w:r>
@@ -4510,90 +4510,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long‐term warming destabilizes aquatic ecosystems through weakening biodiversity‐mediated causal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun‐wei Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Miki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan R Deyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (11), pp.6413 - 6423. </w:t>
@@ -4644,64 +4644,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper waters are changing less consistently than surface waters in a global analysis of 102 lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adamovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,51 +5076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun‐wei Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5344,51 +5344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 824 (1), pp.121-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9124,51 +9124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9241,51 +9241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9724,51 +9724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of human activity and climate on the stock-recruitment dynamics of whitefish (Coregonus lavaretus) in Lake Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10259,51 +10259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10376,51 +10376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10497,51 +10497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10618,51 +10618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10869,51 +10869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10964,51 +10964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major reorganisation of North Atlantic pelagic ecosystems linked to climate change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11266,51 +11266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (3), pp.287-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12884,51 +12884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus de la 16e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E Falcon et al Paris, pp.149-154, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16371,320 +16371,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hindcast/forecast of thermal regime and oxygen solubility in four perialpine lakes using 1D model and OLA observatory data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+                <w:t xml:space="preserve">Ecosystem based approach of a Lower Saone River section to assess the impact of invasive or expanding species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Soares</w:t>
+                <w:t xml:space="preserve">Alice Dragotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najwa Sharaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Anneville</w:t>
+                <w:t xml:space="preserve">Nicolas Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAL-IPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, San Carlos de Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">IS Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823922v1</w:t>
+                <w:t xml:space="preserve">hal-04555711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem based approach of a Lower Saone River section to assess the impact of invasive or expanding species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+                <w:t xml:space="preserve">Hindcast/forecast of thermal regime and oxygen solubility in four perialpine lakes using 1D model and OLA observatory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stolzenberg</w:t>
+                <w:t xml:space="preserve">Laura Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Fruget</w:t>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">IAL-IPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, San Carlos de Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555711v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward long-term modelling of the thermal regime and oxygen solubility of perialpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17602,51 +17602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17818,51 +17818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Shiou Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18116,51 +18116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18267,51 +18267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of global changes on marine and freshwater ecosystems in Western Europe using plankton indicators : role of copepods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18582,51 +18582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term changes in annual dynamics of plankton communities : are copepods good indicators of environmental changes in Lake Geneva ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18690,51 +18690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of meteorological fluctuations on zooplankton dynamics in Lakes Geneva and Annecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18906,51 +18906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19001,51 +19001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-induced changes in zooplankton phenology : what consequences for the functioning of the ecosystem of Lake Geneva?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20696,51 +20696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran&#8208;khac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Doubek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Patil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Stockwell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soulignac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Anneville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bolognesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ibelings" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae2696" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12736" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01234-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iestyn Woolway" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Thackeray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2024.102372" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0116.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R Stewart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Sakari Karjalainen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zucchetta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Dobosenski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Yule" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J Isaac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Bunnell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin W Bean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo K Kahilainen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dragotta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stolzenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Fruget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa A Weyhenmeyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azubuike V Chukwuka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brookes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolinne R Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004387" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2023.2134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Golub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thiery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marc&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Pierson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inne Vanderkelen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4597-2022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28761-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Aldred" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0092.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-260" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haltiner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas de Ventura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Deweber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2022.17.2.02" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519592v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Kakouei" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kraemer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carvalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Feuchtmayr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15866" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230982v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo N Ulloa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109401" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pilla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuhei Ban" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01060-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Williamson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adamovich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00983-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M Lewandowska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay P Patil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11739" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647929v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Kao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rogers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bunnell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cowx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Qian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14624-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas H&#246;&#246;k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeter N&#245;ges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.06.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206515v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun&#8208;wei Chang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan R Deyle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15323" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151406v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76873-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527841v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Stockwell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Doubek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayelan Carey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06399" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621272v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3412-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Noges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juta Haberman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ain J&#228;rvalt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1640" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Straile" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Viaroli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3758-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouffard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2018.05.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606314v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294350" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Tapolczai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Padis&#225;k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Morabito" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-2086-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sotton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-014-9366-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638235v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Sharma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek K. Gray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan S. Read" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. O&#8217;reilly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schneider" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9837-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kraemer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Chandra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Dix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kuusisto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064097" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. O'Reilly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E. Hampton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066235" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629688v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Eckmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Stockwell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.611108" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639492v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kiefer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred W&#252;est" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG0X36Q4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634181v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12444" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33GH25C2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Marechal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQKLJZ15-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3630-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787614v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052243" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651948v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2519-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C360C334839429D5A92672B5F7FA15F0E814846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653111v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beniston" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gallina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649651v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ba6r-nr55" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644910v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gregorio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buechi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0987-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648612v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero Vargas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03393.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CNJWFGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747223v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0913-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ6N8H2G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650239v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glippa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-010-9755-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54JQFJ2K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krys" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.06.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5WN68RG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642529v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3274/JL11-70-2-04" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757422v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berthon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glippa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiene Mahjoub" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Molinero" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761588v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560854v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660468v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiblinger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my D. Tadonleke" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9877-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19DXNZ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656963v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2009.01.006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSV1WVT2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668129v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp063" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666520v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2009.00703.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE738EF0909D98EE862D079AA4EF9888F4B4C316/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666323v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perroud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goyette" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Martynov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.5.1574" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525275v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.02105.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525872v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descroix" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00345.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4DH3MQF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481221v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Mahjoub" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Molinero" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Hwang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2008008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653349v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lain&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481490v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balvay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660917v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balvay" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbl066" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657140v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Benker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponticelli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481786v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lain&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482340v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licandro" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662059v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dokulil" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jagsch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen D. George" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jankowski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661747v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbi110" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657799v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hefti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2006.02.007" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4PFNBRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678730v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gammeter" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01429.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00181790v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Briand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberhaus" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paolini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683578v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jeppesen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sondergaard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Peder Jensen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E. Havens" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01415.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711669v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2003.12.006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678497v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sioussi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gammeter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2426.2003.01167.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672384v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Druart" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670660v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670206v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697788v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pelletier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699140v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Treuil" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(98)80001-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603054v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.001" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824868v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828098v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825889v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ang&#233;li" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?id=3SAW2XA3AX2OWO" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691065v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681523v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691063v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet TRAN KHAC" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691061v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691062v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coster" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681499v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681495v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691066v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691068v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681520v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691074v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840050v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691069v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691087v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681513v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681493v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681506v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Laine" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691084v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691078v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691088v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681485v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145647v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840021v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836126v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concastie Gwenaelle" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Derruau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605523v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595296v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821687v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820563v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Navarro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Robert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829703v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691106v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Hemming" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aono" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crimmins" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estrella" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691093v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garforth" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583389v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823922v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555711v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dragotta" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stolzenberg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823960v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398789v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Jiang" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151915v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802519v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758167v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadel-Six" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krys" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753791v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751329v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751218v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751271v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753145v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Shiou Hwang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811867v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815811v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816400v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812519v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762398v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla. Licandro" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761646v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761789v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouelhi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761444v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762837v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830409v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760724v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758805v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766234v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696507v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dennis" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6D2BNU" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582580v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602602v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805748v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809991v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816474v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819631v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818226v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816971v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crepeau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816114v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830085v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833865v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran&#8208;khac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Doubek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Patil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Stockwell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soulignac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Anneville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bolognesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ibelings" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae2696" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12736" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01234-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iestyn Woolway" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Thackeray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2024.102372" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0116.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R Stewart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Sakari Karjalainen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zucchetta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Dobosenski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Yule" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J Isaac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Bunnell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin W Bean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo K Kahilainen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dragotta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stolzenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Fruget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa A Weyhenmeyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azubuike V Chukwuka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brookes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolinne R Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004387" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2023.2134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Golub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thiery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marc&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Pierson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inne Vanderkelen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4597-2022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846969v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Aldred" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0092.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28761-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-260" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haltiner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas de Ventura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Deweber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2022.17.2.02" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519592v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Kakouei" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kraemer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carvalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Feuchtmayr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15866" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230982v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo N Ulloa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109401" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pilla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Williamson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adamovich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00983-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuhei Ban" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01060-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M Lewandowska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay P Patil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11739" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647929v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Kao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rogers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bunnell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cowx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Qian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14624-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas H&#246;&#246;k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeter N&#245;ges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.06.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206515v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun&#8208;wei Chang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan R Deyle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15323" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151406v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76873-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527841v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Stockwell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Doubek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayelan Carey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06399" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621272v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3412-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Noges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juta Haberman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ain J&#228;rvalt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1640" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Straile" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Viaroli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3758-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouffard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2018.05.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606314v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294350" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Tapolczai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Padis&#225;k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Morabito" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-2086-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sotton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-014-9366-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638235v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Sharma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek K. Gray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan S. Read" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. O&#8217;reilly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schneider" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9837-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kraemer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Chandra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Dix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kuusisto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064097" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. O'Reilly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E. Hampton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066235" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629688v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Eckmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Stockwell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.611108" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639492v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kiefer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred W&#252;est" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG0X36Q4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634181v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12444" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33GH25C2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Marechal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQKLJZ15-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3630-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787614v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052243" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651948v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2519-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C360C334839429D5A92672B5F7FA15F0E814846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653111v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beniston" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gallina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649651v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ba6r-nr55" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644910v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gregorio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buechi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0987-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648612v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero Vargas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03393.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CNJWFGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747223v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0913-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ6N8H2G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650239v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glippa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-010-9755-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54JQFJ2K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krys" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.06.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5WN68RG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642529v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3274/JL11-70-2-04" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757422v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berthon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glippa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiene Mahjoub" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Molinero" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761588v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560854v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660468v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiblinger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my D. Tadonleke" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9877-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19DXNZ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656963v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2009.01.006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSV1WVT2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668129v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp063" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666520v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2009.00703.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE738EF0909D98EE862D079AA4EF9888F4B4C316/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666323v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perroud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goyette" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Martynov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.5.1574" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525275v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.02105.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525872v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descroix" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00345.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4DH3MQF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481221v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Mahjoub" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Molinero" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Hwang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2008008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653349v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lain&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481490v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balvay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660917v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balvay" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbl066" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657140v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Benker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponticelli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481786v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lain&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482340v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licandro" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662059v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dokulil" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jagsch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen D. George" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jankowski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661747v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbi110" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657799v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hefti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2006.02.007" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4PFNBRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678730v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gammeter" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01429.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00181790v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Briand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberhaus" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paolini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683578v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jeppesen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sondergaard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Peder Jensen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E. Havens" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01415.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711669v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2003.12.006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678497v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sioussi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gammeter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2426.2003.01167.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672384v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Druart" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670660v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670206v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697788v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pelletier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699140v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Treuil" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(98)80001-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603054v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.001" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824868v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828098v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825889v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ang&#233;li" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?id=3SAW2XA3AX2OWO" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691065v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681523v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691063v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet TRAN KHAC" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691061v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691062v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coster" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681499v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681495v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691066v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691068v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681520v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691074v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840050v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691069v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691087v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681513v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681493v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681506v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Laine" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691084v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691078v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691088v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681485v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145647v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840021v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836126v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concastie Gwenaelle" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Derruau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605523v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595296v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821687v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820563v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Navarro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Robert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829703v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691106v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Hemming" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aono" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crimmins" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estrella" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691093v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garforth" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583389v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555711v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dragotta" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stolzenberg" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823922v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823960v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398789v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Jiang" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151915v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802519v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758167v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadel-Six" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krys" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753791v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751329v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751218v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751271v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753145v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Shiou Hwang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811867v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815811v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816400v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812519v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762398v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla. Licandro" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761646v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761789v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouelhi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761444v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762837v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830409v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760724v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758805v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766234v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696507v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dennis" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6D2BNU" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582580v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602602v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805748v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809991v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816474v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819631v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818226v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816971v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crepeau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816114v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830085v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833865v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>