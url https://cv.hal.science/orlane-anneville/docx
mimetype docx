--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global overview of the impacts of phytoplankton blooms on lake and reservoir ecosystem services</w:t>
+                <w:t xml:space="preserve">Identifying and quantifying unexpected deep zooplankton diel vertical migration in a large deep lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Soulignac</w:t>
+                <w:t xml:space="preserve">Violaine Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Anneville</w:t>
+                <w:t xml:space="preserve">Rafael Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Bolognesi</w:t>
+                <w:t xml:space="preserve">Ulrich Lemmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P da Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Ibelings</w:t>
+                <w:t xml:space="preserve">Gaël Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae2696⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (2), pp.259-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487563v1</w:t>
+                <w:t xml:space="preserve">hal-05044912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and quantifying unexpected deep zooplankton diel vertical migration in a large deep lake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global overview of the impacts of phytoplankton blooms on lake and reservoir ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Piton</w:t>
+                <w:t xml:space="preserve">O Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Reiss</w:t>
+                <w:t xml:space="preserve">T Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Lemmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+                <w:t xml:space="preserve">P da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Many</w:t>
+                <w:t xml:space="preserve">B Ibelings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (2), pp.259-274. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.123005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae2696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044912v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete overview of algal blooms in Lake Geneva: shall the past shed light on the future?</w:t>
               </w:r>
@@ -1548,295 +1548,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How diverse is the toolbox? A review of management actions to conserve or restore coregonines</w:t>
+                <w:t xml:space="preserve">Ecosystem based approach to assess the impact of invasive or expanding species in the lower Saône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David B Bunnell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan Baer</w:t>
+                <w:t xml:space="preserve">T. Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin W Bean</w:t>
+                <w:t xml:space="preserve">A Dragotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimmo K Kahilainen</w:t>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Fruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2024002⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47, pp.100446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619206v1</w:t>
+                <w:t xml:space="preserve">hal-04675380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem based approach to assess the impact of invasive or expanding species in the lower Saône River</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How diverse is the toolbox? A review of management actions to conserve or restore coregonines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+                <w:t xml:space="preserve">David B Bunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Stolzenberg</w:t>
+                <w:t xml:space="preserve">Colin W Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf Fruget</w:t>
+                <w:t xml:space="preserve">Kimmo K Kahilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 47, pp.100446. </w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/limn/2024002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675380v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Lake Health in the Anthropocene: Societal Implications and Treatment Strategies</w:t>
               </w:r>
@@ -3030,295 +3030,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03664870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
+                <w:t xml:space="preserve">The distribution and spread of quagga mussels in perialpine lakes north of the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Haltiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas de Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrell Deweber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGUsphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2022-260⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.153-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/ai.2022.17.2.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960925v1</w:t>
+                <w:t xml:space="preserve">hal-03860686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution and spread of quagga mussels in perialpine lakes north of the Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui Zhang</w:t>
+                <w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tyrell Deweber</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (2), pp.153-173. </w:t>
+              <w:t xml:space="preserve">EGUsphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.101764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/ai.2022.17.2.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2022-260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860686v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton and cyanobacteria abundances in mid‐21st century lakes depend strongly on future land use and climate projections</w:t>
               </w:r>
@@ -4106,546 +4106,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major biomass fluctuations in lake food webs – An example in the peri-alpine Lake Annecy</w:t>
+                <w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46 (4), pp.798-812. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.04.007⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325076v1</w:t>
+                <w:t xml:space="preserve">hal-03025852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+                <w:t xml:space="preserve">Major biomass fluctuations in lake food webs – An example in the peri-alpine Lake Annecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Baulaz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t>
+              <w:t xml:space="preserve">, 2020, 46 (4), pp.798-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025852v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Large lakes – Small world”: Common issues and challenges presented during the joint ELLS-IAGLR 2018 Conference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long‐term warming destabilizes aquatic ecosystems through weakening biodiversity‐mediated causal networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Höök</w:t>
+                <w:t xml:space="preserve">Chun‐wei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Miki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peeter Nõges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nico Salmaso</w:t>
+                <w:t xml:space="preserve">Ethan R Deyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.06.001⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (11), pp.6413 - 6423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925977v1</w:t>
+                <w:t xml:space="preserve">hal-03206515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term warming destabilizes aquatic ecosystems through weakening biodiversity‐mediated causal networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Large lakes – Small world”: Common issues and challenges presented during the joint ELLS-IAGLR 2018 Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Höök</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeter Nõges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun‐wei Chang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Miki</w:t>
+                <w:t xml:space="preserve">Jordi Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan R Deyle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Souissi</w:t>
+                <w:t xml:space="preserve">Nico Salmaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (11), pp.6413 - 6423. </w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (4), pp.681-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206515v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper waters are changing less consistently than surface waters in a global analysis of 102 lakes</w:t>
               </w:r>
@@ -5050,51 +5050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paradox of re‐oligotrophication: the role of bottom–up versus top–down controls on the phytoplankton community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun‐wei Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5556,51 +5556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European large perialpine lakes under anthropogenic pressures and climate change: present status, research gaps and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Salmaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5805,278 +5805,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the plankton groups of the deep, peri-alpine Lake Bourget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onur Kerimoglu</w:t>
+                <w:t xml:space="preserve">Fish communities in the Anthropocene: detecting drivers of changes in the deep peri-alpine Lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.06.005⟩</w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2017.1294350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636520v1</w:t>
+                <w:t xml:space="preserve">hal-02606314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish communities in the Anthropocene: detecting drivers of changes in the deep peri-alpine Lake Geneva</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+                <w:t xml:space="preserve">Modelling the plankton groups of the deep, peri-alpine Lake Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Kerimoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vogel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.65-76. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359, pp.415 - 433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20442041.2017.1294350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606314v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and mass development of &amp;lt;em&amp;gt;Mougeotia&amp;lt;/em&amp;gt; spp. (Zygnemataceae) in large, deep lakes</w:t>
               </w:r>
@@ -6101,51 +6101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Padisák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Salmaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6462,563 +6462,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue-Green Algae in a “Greenhouse Century”? New Insights from Field Data on Climate Change Impacts on Cyanobacteria Abundance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphometry and average temperature affect global lake stratification responses to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudeep Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Dix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esko Kuusisto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-014-9837-6⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (12), pp.4981-4988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL064097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916371v1</w:t>
+                <w:t xml:space="preserve">hal-02640487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometry and average temperature affect global lake stratification responses to climate change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blue-Green Algae in a “Greenhouse Century”? New Insights from Field Data on Climate Change Impacts on Cyanobacteria Abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Kerimoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (12), pp.4981-4988. </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (3), pp.441-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL064097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-014-9837-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640487v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and highly variable warming of lake surface waters around the globe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of fishing and stocking practices on coregonid diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine M. O'Reilly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Derek K. Gray</w:t>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie E. Hampton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordan S. Read</w:t>
+                <w:t xml:space="preserve">Reiner Eckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason D. Stockwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL066235⟩</w:t>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (11), pp.1045-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/fns.2015.611108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641526v1</w:t>
+                <w:t xml:space="preserve">hal-02629688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fishing and stocking practices on coregonid diversity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid and highly variable warming of lake surface waters around the globe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reiner Eckmann</w:t>
+                <w:t xml:space="preserve">Catherine M. O'Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapna Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek K. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason D. Stockwell</w:t>
+                <w:t xml:space="preserve">Stephanie E. Hampton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan S. Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (11), pp.1045-1055. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (24), pp.773-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/fns.2015.611108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629688v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of remote sensing for the optimization of in-situ sampling for monitoring of phytoplankton abundance in a large lake</w:t>
               </w:r>
@@ -7146,51 +7146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanobacterial bloom termination: the disappearance of Planktothrix rubescens from Lake Bourget (France) after restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Kerimoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7282,277 +7282,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic transfer of microcystins through the lake pelagic food web</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">The need for ecological monitoring of freshwaters in a changing world: a case study of Lakes Annecy, Bourget, and Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.020⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (6), pp.3455-3476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-014-3630-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638414v1</w:t>
+                <w:t xml:space="preserve">hal-02639966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for ecological monitoring of freshwaters in a changing world: a case study of Lakes Annecy, Bourget, and Geneva</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">Trophic transfer of microcystins through the lake pelagic food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Savichtcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 466, pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-014-3630-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639966v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Toxic Cyanobacterial Blooms on Eurasian Perch (Perca fluviatilis): Experimental Study and In Situ Observations in a Peri-Alpine Lake</w:t>
               </w:r>
@@ -7866,51 +7866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66, pp.157-172</w:t>
@@ -8207,51 +8207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de paramètres clés indicateurs de la qualité des eaux et du fonctionnement écologique des grands lacs péri-alpins (Léman, Annecy, Bourget): Etude comparative de trajectoires de restauration post-eutrophisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9588,273 +9588,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton productivity increased in Lake Geneva despite phosphorus loading reduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences of human activity and climate on the stock-recruitment dynamics of whitefish (Coregonus lavaretus) in Lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbp063⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (6), pp.492-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2400.2009.00703.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668129v1</w:t>
+                <w:t xml:space="preserve">hal-02666520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of human activity and climate on the stock-recruitment dynamics of whitefish (Coregonus lavaretus) in Lake Geneva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoplankton productivity increased in Lake Geneva despite phosphorus loading reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Tadonléké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2400.2009.00703.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (10), pp.1179-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbp063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666520v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of multiannual thermal profiles in deep Lake Geneva : a comparison of one-dimensional lake-models</w:t>
               </w:r>
@@ -10465,278 +10465,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term changes in the copepod community of Lake Geneva.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Molinero</w:t>
+                <w:t xml:space="preserve">Long-term changes in the copepod community of lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Balvay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Gerdeaux</w:t>
+                <w:t xml:space="preserve">Gérard Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 29, pp.49-59</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 29 (3), pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbl066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481490v1</w:t>
+                <w:t xml:space="preserve">hal-02660917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term changes in the copepod community of lake Geneva</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+                <w:t xml:space="preserve">Long-term changes in the copepod community of Lake Geneva.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 29 (3), pp.149-159. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 29, pp.49-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660917v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food habits and ontogenetic changes in the diet of whitefish larvae in lake Annecy</w:t>
               </w:r>
@@ -11208,273 +11208,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic and climate forcing on the long-term changes of planktonic rotifers in lake Geneva, Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+                <w:t xml:space="preserve">Fishery changes during re-oligotrophication in 11 peri-alpine Swiss and French lakes over the past 30 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sami Souissi</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hefti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbi110⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (2), pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2006.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661747v1</w:t>
+                <w:t xml:space="preserve">hal-02657799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishery changes during re-oligotrophication in 11 peri-alpine Swiss and French lakes over the past 30 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropogenic and climate forcing on the long-term changes of planktonic rotifers in lake Geneva, Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hefti</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (3), pp.287-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbi110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2006.02.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02657799v1</w:t>
+                <w:t xml:space="preserve">hal-02661747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus decrease and climate variability: mediators of synchrony in phytoplankton changes among European peri-alpine lakes</w:t>
               </w:r>
@@ -13823,190 +13823,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉVOLUTION PHYSICO-CHIMIQUE DES EAUX DU LÉMAN ET DONNÉES MÉTÉOROLOGIQUES</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RÉGIME ALIMENTAIRE DES CORÉGONES DU LÉMAN EN MILIEU PÉLAGIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2021, INRAE. 2022, pp.22-60</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hamelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2021, INRAE. 2022, pp.104-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691066v1</w:t>
+                <w:t xml:space="preserve">hal-04691068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉGIME ALIMENTAIRE DES CORÉGONES DU LÉMAN EN MILIEU PÉLAGIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ÉVOLUTION PHYSICO-CHIMIQUE DES EAUX DU LÉMAN ET DONNÉES MÉTÉOROLOGIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet TRAN KHAC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2021, INRAE. 2022, pp.104-110</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2021, INRAE. 2022, pp.22-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691068v1</w:t>
+                <w:t xml:space="preserve">hal-04691066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2021</w:t>
               </w:r>
@@ -14329,115 +14329,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS LAVARETUS) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2020, INRAE. 2021, pp.183-191</w:t>
+                <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691087v1</w:t>
+                <w:t xml:space="preserve">hal-04681493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2020</w:t>
               </w:r>
@@ -14509,132 +14526,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2020</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2021</w:t>
+                <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS LAVARETUS) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2020, INRAE. 2021, pp.183-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681493v1</w:t>
+                <w:t xml:space="preserve">hal-04691087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2019</w:t>
               </w:r>
@@ -14953,456 +14953,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2019</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2020</w:t>
+                <w:t xml:space="preserve">Utilisation des coefficients des courbes de Von Bertallanfy pour l’étude de la croissance des medakas (expérimental) et des corégones (in situ dans le Léman) en fonction de facteurs biotiques et abiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] ECLA; UMR CARRTEL. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681485v1</w:t>
+                <w:t xml:space="preserve">hal-03145647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des coefficients des courbes de Von Bertallanfy pour l’étude de la croissance des medakas (expérimental) et des corégones (in situ dans le Léman) en fonction de facteurs biotiques et abiotiques</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bazin</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03145647v1</w:t>
+                <w:t xml:space="preserve">hal-04681485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS LAVARETUS) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN - Campagne 2019</w:t>
+                <w:t xml:space="preserve">ANALYSES RETROSPECTIVES DE LA CROISSANCE DU COREGONE DU LEMAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concastie Gwenaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Derruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2020, pp.10</w:t>
+              <w:t xml:space="preserve">Inrae. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840021v1</w:t>
+                <w:t xml:space="preserve">hal-04836126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSES RETROSPECTIVES DE LA CROISSANCE DU COREGONE DU LEMAN</w:t>
+                <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS LAVARETUS) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN - Campagne 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2020, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Derruau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04836126v1</w:t>
+                <w:t xml:space="preserve">hal-04840021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité dans l’évaluation de l’état écologique des plans d’eau en France : mesure et modélisation</w:t>
               </w:r>
@@ -15615,51 +15615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final sur l'étude lourde du lac du Bourget (2004-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15868,51 +15868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16371,320 +16371,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem based approach of a Lower Saone River section to assess the impact of invasive or expanding species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Changeux</w:t>
+                <w:t xml:space="preserve">Hindcast/forecast of thermal regime and oxygen solubility in four perialpine lakes using 1D model and OLA observatory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Dragotta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+                <w:t xml:space="preserve">Laura Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stolzenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Fruget</w:t>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">IAL-IPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, San Carlos de Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555711v1</w:t>
+                <w:t xml:space="preserve">hal-04823922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hindcast/forecast of thermal regime and oxygen solubility in four perialpine lakes using 1D model and OLA observatory data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+                <w:t xml:space="preserve">Ecosystem based approach of a Lower Saone River section to assess the impact of invasive or expanding species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dragotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Soares</w:t>
+                <w:t xml:space="preserve">Nicolas Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najwa Sharaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Anneville</w:t>
+                <w:t xml:space="preserve">Jean-François Fruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAL-IPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, San Carlos de Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">IS Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823922v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward long-term modelling of the thermal regime and oxygen solubility of perialpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17002,90 +17002,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major biomass fluctuations in lake food webs – An example in the peri-alpine Lake Annecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference of the European Large Lakes Symposium (ELLS) / Conference of the International-Association-for-Great-Lakes-Research (IAGLR) - Big Lakes - Small World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Evian, France. pp.798-812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17337,355 +17337,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR and quantitative-PCR to analyse prey-specific cladocerans feeding: optimisation of Planktothrix detection in Daphnia diet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation du risque des mélanges de substances chimiques : application au cas du phytoplancton du Léman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Villar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Givaudan</w:t>
+                <w:t xml:space="preserve">Valéry Grégorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753791v1</w:t>
+                <w:t xml:space="preserve">hal-02751329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du risque des mélanges de substances chimiques : application au cas du phytoplancton du Léman</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of global and regional changes on the regulatory mechanisms of the pelagic food web in lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chèvre</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751329v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of global and regional changes on the regulatory mechanisms of the pelagic food web in lake Geneva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR and quantitative-PCR to analyse prey-specific cladocerans feeding: optimisation of Planktothrix detection in Daphnia diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Savichtcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751218v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Long-term monitoring to the European Water Framework Directive implementation</w:t>
               </w:r>
@@ -17697,51 +17697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kaiblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17913,51 +17913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term change in primary production and chlorophyll a in Lake Geneva following phosphorus reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18084,424 +18084,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling climate-driven changes in marine and limnic pelagic ecosystems in Western Europe : From patterns to mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de l’approche isotopique pour l’étude des changements alimentaires ontogéniques des larves de corégone au lac d’Annecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Young Scientits' Global Change Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.1</w:t>
+              <w:t xml:space="preserve">Utilisation de l’approche isotopique pour l’étude des changements alimentaires ontogéniques des larves de corégone au lac d’Annecy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Montréal, Canada. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816400v1</w:t>
+                <w:t xml:space="preserve">hal-02812519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’approche isotopique pour l’étude des changements alimentaires ontogéniques des larves de corégone au lac d’Annecy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Downscaling climate-driven changes in marine and limnic pelagic ecosystems in Western Europe : From patterns to mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilisation de l’approche isotopique pour l’étude des changements alimentaires ontogéniques des larves de corégone au lac d’Annecy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Montréal, Canada. 10 p</w:t>
+              <w:t xml:space="preserve">2. International Young Scientits' Global Change Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812519v1</w:t>
+                <w:t xml:space="preserve">hal-02816400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of global changes on marine and freshwater ecosystems in Western Europe using plankton indicators : role of copepods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontogeny and dietary changes in whitefish from Lake Annecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Benker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Copepoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">3. Plankton Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Figueira da Foz, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762398v1</w:t>
+                <w:t xml:space="preserve">hal-02761646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny and dietary changes in whitefish from Lake Annecy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of global changes on marine and freshwater ecosystems in Western Europe using plankton indicators : role of copepods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla. Licandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Plankton Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Figueira da Foz, Portugal</w:t>
+              <w:t xml:space="preserve">9. International Conference on Copepoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761646v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal variability of zooplankton composition in Sidi Salem reservoir</w:t>
               </w:r>
@@ -19249,51 +19249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Haltiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/6D2BNU⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20435,51 +20435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du zooplancton du Léman - Campagne 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20696,51 +20696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran&#8208;khac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Doubek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Patil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Stockwell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soulignac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Anneville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bolognesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ibelings" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae2696" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12736" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01234-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iestyn Woolway" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Thackeray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2024.102372" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0116.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R Stewart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Sakari Karjalainen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zucchetta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Dobosenski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Yule" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J Isaac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Bunnell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin W Bean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo K Kahilainen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dragotta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stolzenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Fruget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa A Weyhenmeyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azubuike V Chukwuka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brookes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolinne R Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004387" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2023.2134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Golub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thiery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marc&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Pierson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inne Vanderkelen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4597-2022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846969v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Aldred" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0092.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28761-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-260" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haltiner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas de Ventura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Deweber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2022.17.2.02" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519592v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Kakouei" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kraemer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carvalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Feuchtmayr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15866" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230982v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo N Ulloa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109401" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pilla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Williamson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adamovich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00983-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuhei Ban" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01060-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M Lewandowska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay P Patil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11739" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647929v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Kao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rogers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bunnell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cowx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Qian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14624-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas H&#246;&#246;k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeter N&#245;ges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.06.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206515v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun&#8208;wei Chang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan R Deyle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15323" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151406v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76873-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527841v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Stockwell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Doubek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayelan Carey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06399" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621272v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3412-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Noges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juta Haberman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ain J&#228;rvalt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1640" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Straile" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Viaroli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3758-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouffard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2018.05.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606314v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294350" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Tapolczai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Padis&#225;k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Morabito" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-2086-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sotton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-014-9366-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638235v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Sharma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek K. Gray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan S. Read" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. O&#8217;reilly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schneider" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9837-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kraemer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Chandra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Dix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kuusisto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064097" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. O'Reilly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E. Hampton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066235" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629688v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Eckmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Stockwell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.611108" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639492v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kiefer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred W&#252;est" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG0X36Q4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634181v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12444" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33GH25C2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Marechal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQKLJZ15-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3630-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787614v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052243" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651948v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2519-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C360C334839429D5A92672B5F7FA15F0E814846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653111v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beniston" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gallina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649651v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ba6r-nr55" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644910v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gregorio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buechi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0987-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648612v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero Vargas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03393.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CNJWFGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747223v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0913-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ6N8H2G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650239v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glippa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-010-9755-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54JQFJ2K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krys" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.06.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5WN68RG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642529v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3274/JL11-70-2-04" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757422v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berthon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glippa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiene Mahjoub" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Molinero" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761588v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560854v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660468v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiblinger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my D. Tadonleke" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9877-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19DXNZ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656963v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2009.01.006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSV1WVT2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668129v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp063" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666520v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2009.00703.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE738EF0909D98EE862D079AA4EF9888F4B4C316/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666323v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perroud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goyette" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Martynov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.5.1574" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525275v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.02105.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525872v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descroix" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00345.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4DH3MQF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481221v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Mahjoub" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Molinero" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Hwang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2008008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653349v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lain&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481490v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balvay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660917v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balvay" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbl066" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657140v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Benker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponticelli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481786v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lain&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482340v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licandro" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662059v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dokulil" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jagsch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen D. George" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jankowski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661747v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbi110" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657799v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hefti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2006.02.007" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4PFNBRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678730v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gammeter" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01429.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00181790v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Briand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberhaus" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paolini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683578v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jeppesen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sondergaard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Peder Jensen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E. Havens" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01415.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711669v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2003.12.006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678497v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sioussi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gammeter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2426.2003.01167.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672384v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Druart" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670660v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670206v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697788v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pelletier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699140v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Treuil" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(98)80001-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603054v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.001" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824868v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828098v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825889v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ang&#233;li" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?id=3SAW2XA3AX2OWO" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691065v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681523v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691063v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet TRAN KHAC" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691061v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691062v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coster" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681499v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681495v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691066v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691068v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681520v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691074v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840050v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691069v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691087v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681513v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681493v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681506v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Laine" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691084v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691078v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691088v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681485v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145647v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840021v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836126v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concastie Gwenaelle" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Derruau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605523v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595296v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821687v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820563v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Navarro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Robert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829703v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691106v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Hemming" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aono" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crimmins" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estrella" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691093v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garforth" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583389v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555711v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dragotta" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stolzenberg" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823922v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823960v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398789v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Jiang" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151915v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802519v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758167v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadel-Six" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krys" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753791v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751329v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751218v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751271v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753145v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Shiou Hwang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811867v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815811v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816400v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812519v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762398v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla. Licandro" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761646v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761789v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouelhi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761444v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762837v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830409v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760724v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758805v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766234v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696507v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dennis" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6D2BNU" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582580v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602602v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805748v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809991v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816474v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819631v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818226v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816971v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crepeau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816114v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830085v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833865v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran&#8208;khac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Doubek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Patil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Stockwell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soulignac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Anneville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bolognesi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Costa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ibelings" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae2696" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01234-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iestyn Woolway" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Thackeray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2024.102372" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0116.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R Stewart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Sakari Karjalainen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zucchetta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Dobosenski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Yule" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J Isaac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dragotta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stolzenberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Fruget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Bunnell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin W Bean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo K Kahilainen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa A Weyhenmeyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azubuike V Chukwuka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brookes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolinne R Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004387" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2023.2134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Golub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thiery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marc&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Pierson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inne Vanderkelen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4597-2022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846969v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Aldred" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0092.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28761-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haltiner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas de Ventura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Deweber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2022.17.2.02" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519592v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Kakouei" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kraemer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carvalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Feuchtmayr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15866" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230982v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo N Ulloa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109401" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pilla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Williamson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adamovich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00983-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuhei Ban" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01060-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M Lewandowska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay P Patil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11739" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647929v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Kao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rogers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bunnell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cowx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Qian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14624-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206515v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun&#8208;wei Chang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan R Deyle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15323" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925977v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas H&#246;&#246;k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeter N&#245;ges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.06.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151406v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76873-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527841v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Stockwell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Doubek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayelan Carey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06399" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621272v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3412-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Noges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juta Haberman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ain J&#228;rvalt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1640" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Straile" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Viaroli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3758-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouffard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2018.05.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606314v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294350" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Tapolczai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Padis&#225;k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Morabito" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-2086-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sotton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-014-9366-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638235v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Sharma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek K. Gray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan S. Read" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. O&#8217;reilly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schneider" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640487v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kraemer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Chandra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Dix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kuusisto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064097" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916371v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9837-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629688v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Eckmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Stockwell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.611108" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641526v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. O'Reilly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E. Hampton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066235" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639492v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kiefer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred W&#252;est" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG0X36Q4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634181v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12444" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33GH25C2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639966v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3630-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638414v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Marechal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.020" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQKLJZ15-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787614v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052243" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651948v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2519-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C360C334839429D5A92672B5F7FA15F0E814846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653111v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beniston" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gallina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649651v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ba6r-nr55" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644910v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gregorio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buechi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0987-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648612v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero Vargas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03393.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CNJWFGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747223v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0913-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ6N8H2G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650239v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glippa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-010-9755-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54JQFJ2K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krys" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.06.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5WN68RG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642529v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3274/JL11-70-2-04" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757422v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berthon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glippa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiene Mahjoub" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Molinero" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761588v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560854v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660468v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiblinger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my D. Tadonleke" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9877-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19DXNZ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656963v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2009.01.006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSV1WVT2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666520v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2009.00703.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE738EF0909D98EE862D079AA4EF9888F4B4C316/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668129v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp063" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666323v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perroud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goyette" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Martynov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.5.1574" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525275v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.02105.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525872v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descroix" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00345.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4DH3MQF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481221v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Mahjoub" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Molinero" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Hwang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2008008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653349v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lain&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660917v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balvay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbl066" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481490v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balvay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657140v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Benker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponticelli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481786v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lain&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482340v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licandro" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662059v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dokulil" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jagsch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen D. George" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jankowski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657799v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hefti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2006.02.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4PFNBRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661747v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbi110" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678730v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gammeter" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01429.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00181790v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Briand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberhaus" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paolini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683578v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jeppesen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sondergaard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Peder Jensen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E. Havens" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01415.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711669v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2003.12.006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678497v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sioussi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gammeter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2426.2003.01167.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672384v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Druart" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670660v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670206v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697788v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pelletier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699140v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Treuil" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(98)80001-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603054v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.001" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824868v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828098v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825889v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ang&#233;li" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?id=3SAW2XA3AX2OWO" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691065v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681523v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691063v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet TRAN KHAC" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691061v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691062v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coster" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681499v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681495v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691068v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691066v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681520v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691074v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840050v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691069v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681493v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681513v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691087v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681506v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Laine" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691084v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691078v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691088v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145647v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681485v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836126v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concastie Gwenaelle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Derruau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840021v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605523v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595296v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821687v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820563v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Navarro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Robert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829703v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691106v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Hemming" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aono" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crimmins" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estrella" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691093v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garforth" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583389v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823922v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555711v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dragotta" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stolzenberg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823960v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398789v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Jiang" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151915v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802519v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758167v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadel-Six" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krys" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751329v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751218v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753791v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751271v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753145v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Shiou Hwang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811867v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815811v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812519v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816400v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761646v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762398v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla. Licandro" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761789v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouelhi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761444v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762837v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830409v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760724v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758805v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766234v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696507v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dennis" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6D2BNU" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582580v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602602v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805748v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809991v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816474v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819631v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818226v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816971v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crepeau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816114v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830085v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833865v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>