--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -874,969 +874,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05525230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Earth observations reveal the sequence of conditions leading to a large algal bloom in Lake Geneva</w:t>
+                <w:t xml:space="preserve">Assessing ESA Climate Change Initiative data for the monitoring of phytoplankton abundance and phenology in deep lakes: Investigation on Lake Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abolfazl Irani Rahaghi</w:t>
+                <w:t xml:space="preserve">Mona Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Odermatt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+                <w:t xml:space="preserve">R. Iestyn Woolway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Sepúlveda Steiner</w:t>
+                <w:t xml:space="preserve">Stephen J Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Sebastian Reiss</w:t>
+                <w:t xml:space="preserve">Guillaume P Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.229. </w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (4), pp.102372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01351-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2024.102372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570655v1</w:t>
+                <w:t xml:space="preserve">hal-04786087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ESA Climate Change Initiative data for the monitoring of phytoplankton abundance and phenology in deep lakes: Investigation on Lake Geneva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Climate in 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Bonnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume P Morin</w:t>
+                <w:t xml:space="preserve">J. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2024.102372⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (8), pp.S12-S155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-24-0116.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786087v1</w:t>
+                <w:t xml:space="preserve">hal-04846853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Climate in 2023</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Gobron</w:t>
+                <w:t xml:space="preserve">Winter is not coming: evaluating impacts of changing winter conditions on coregonine reproductive phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor R Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Sakari Karjalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Zucchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Miller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Willett</w:t>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 105 (8), pp.S12-S155. </w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-24-0116.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/limn/2024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04846853v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter is not coming: evaluating impacts of changing winter conditions on coregonine reproductive phenology</w:t>
+                <w:t xml:space="preserve">Factors influencing larval coregonine spatial distribution in Lake Geneva (Europe) and Lake Superior (North America) during a single season near known spawning sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor R Stewart</w:t>
+                <w:t xml:space="preserve">Jamie A Dobosenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juha Sakari Karjalainen</w:t>
+                <w:t xml:space="preserve">Daniel L Yule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Zucchetta</w:t>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+                <w:t xml:space="preserve">Edmund J Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 60, pp.17. </w:t>
+              <w:t xml:space="preserve">, 2024, OLA, 60, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/limn/2024014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/limn/2024013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709184v1</w:t>
+                <w:t xml:space="preserve">hal-04772988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing larval coregonine spatial distribution in Lake Geneva (Europe) and Lake Superior (North America) during a single season near known spawning sites</w:t>
+                <w:t xml:space="preserve">Combined Earth observations reveal the sequence of conditions leading to a large algal bloom in Lake Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie A Dobosenski</w:t>
+                <w:t xml:space="preserve">Abolfazl Irani Rahaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel L Yule</w:t>
+                <w:t xml:space="preserve">Daniel Odermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+                <w:t xml:space="preserve">Oscar Sepúlveda Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund J Isaac</w:t>
+                <w:t xml:space="preserve">Rafael Sebastian Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, OLA, 60, pp.12. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/limn/2024013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01351-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772988v1</w:t>
+                <w:t xml:space="preserve">hal-04570655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem based approach to assess the impact of invasive or expanding species in the lower Saône River</w:t>
+                <w:t xml:space="preserve">How diverse is the toolbox? A review of management actions to conserve or restore coregonines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Changeux</w:t>
+                <w:t xml:space="preserve">David B Bunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dragotta</w:t>
+                <w:t xml:space="preserve">Colin W Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Franquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jf Fruget</w:t>
+                <w:t xml:space="preserve">Kimmo K Kahilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100446⟩</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2024002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675380v1</w:t>
+                <w:t xml:space="preserve">hal-04619206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How diverse is the toolbox? A review of management actions to conserve or restore coregonines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosystem based approach to assess the impact of invasive or expanding species in the lower Saône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dragotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David B Bunnell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan Baer</w:t>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin W Bean</w:t>
+                <w:t xml:space="preserve">N Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimmo K Kahilainen</w:t>
+                <w:t xml:space="preserve">Jf Fruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60, pp.5. </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47, pp.100446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/limn/2024002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619206v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Lake Health in the Anthropocene: Societal Implications and Treatment Strategies</w:t>
               </w:r>
@@ -1999,64 +1999,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60, pp.15. </w:t>
@@ -2271,64 +2271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 82 (1), pp.2134. </w:t>
@@ -2762,831 +2762,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the climate in 2021 : Global Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Dunn</w:t>
+                <w:t xml:space="preserve">Causal networks of phytoplankton diversity and biomass are modulated by environmental context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Wei Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freya Aldred</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kate Willett</w:t>
+                <w:t xml:space="preserve">Takeshi Miki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0092.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28761-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846969v1</w:t>
+                <w:t xml:space="preserve">insu-03664870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal networks of phytoplankton diversity and biomass are modulated by environmental context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hao Ye</w:t>
+                <w:t xml:space="preserve">State of the climate in 2021 : Global Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Souissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Adrian</w:t>
+                <w:t xml:space="preserve">Freya Aldred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (8), pp.S11-S142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28761-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0092.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03664870v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution and spread of quagga mussels in perialpine lakes north of the Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui Zhang</w:t>
+                <w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tyrell Deweber</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/ai.2022.17.2.02⟩</w:t>
+              <w:t xml:space="preserve">EGUsphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.101764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2022-260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860686v1</w:t>
+                <w:t xml:space="preserve">hal-03960925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
+                <w:t xml:space="preserve">The distribution and spread of quagga mussels in perialpine lakes north of the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Haltiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas de Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrell Deweber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGUsphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71, pp.101764. </w:t>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.153-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2022-260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/ai.2022.17.2.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960925v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton and cyanobacteria abundances in mid‐21st century lakes depend strongly on future land use and climate projections</w:t>
+                <w:t xml:space="preserve">Model-based data analysis of the effect of winter mixing on primary production in a lake under reoligotrophication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karan Kakouei</w:t>
+                <w:t xml:space="preserve">Shubham Krishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kraemer</w:t>
+                <w:t xml:space="preserve">Hugo N Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Kerimoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Heidrun Feuchtmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (24), pp.6409-6422. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 440, pp.109401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519592v1</w:t>
+                <w:t xml:space="preserve">hal-03230982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based data analysis of the effect of winter mixing on primary production in a lake under reoligotrophication</w:t>
+                <w:t xml:space="preserve">Phytoplankton and cyanobacteria abundances in mid‐21st century lakes depend strongly on future land use and climate projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubham Krishna</w:t>
+                <w:t xml:space="preserve">Karan Kakouei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo N Ulloa</w:t>
+                <w:t xml:space="preserve">Benjamin Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onur Kerimoglu</w:t>
+                <w:t xml:space="preserve">Laurence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Minaudo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+                <w:t xml:space="preserve">Heidrun Feuchtmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 440, pp.109401. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (24), pp.6409-6422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230982v1</w:t>
+                <w:t xml:space="preserve">hal-03519592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global data set of long-term summertime vertical temperature profiles in 153 lakes</w:t>
               </w:r>
@@ -3710,77 +3710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change drives widespread shifts in lake thermal habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Iestyn Woolway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,494 +3972,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate and land-use changes on fish catches across lakes at a global scale</w:t>
+                <w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Chun Kao</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Rogers</w:t>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bunnell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Song Qian</w:t>
+                <w:t xml:space="preserve">Yoann Baulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14624-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647929v1</w:t>
+                <w:t xml:space="preserve">hal-03025852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+                <w:t xml:space="preserve">Major biomass fluctuations in lake food webs – An example in the peri-alpine Lake Annecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 46 (4), pp.798-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025852v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major biomass fluctuations in lake food webs – An example in the peri-alpine Lake Annecy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of climate and land-use changes on fish catches across lakes at a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Chun Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lemaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+                <w:t xml:space="preserve">Ian Cowx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Song Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46 (4), pp.798-812. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14624-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325076v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long‐term warming destabilizes aquatic ecosystems through weakening biodiversity‐mediated causal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun‐wei Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Miki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan R Deyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (11), pp.6413 - 6423. </w:t>
@@ -5076,51 +5076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun‐wei Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5299,278 +5299,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in phytoplankton annual periodicity: an adaptation to long-term environmental changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fisheries impacts on lake ecosystem structure in the context of a changing climate and trophic state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiina Noges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juta Haberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ain Järvalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-017-3412-z⟩</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (1), pp.46-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/jlimnol.2017.1640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621272v1</w:t>
+                <w:t xml:space="preserve">hal-02621734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisheries impacts on lake ecosystem structure in the context of a changing climate and trophic state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity in phytoplankton annual periodicity: an adaptation to long-term environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77 (1), pp.46-61. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 824 (1), pp.121-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/jlimnol.2017.1640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-017-3412-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621734v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European large perialpine lakes under anthropogenic pressures and climate change: present status, research gaps and future challenges</w:t>
               </w:r>
@@ -5805,278 +5805,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish communities in the Anthropocene: detecting drivers of changes in the deep peri-alpine Lake Geneva</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+                <w:t xml:space="preserve">Modelling the plankton groups of the deep, peri-alpine Lake Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Kerimoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vogel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20442041.2017.1294350⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359, pp.415 - 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606314v1</w:t>
+                <w:t xml:space="preserve">hal-01636520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the plankton groups of the deep, peri-alpine Lake Bourget</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">Fish communities in the Anthropocene: detecting drivers of changes in the deep peri-alpine Lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 359, pp.415 - 433. </w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.65-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2017.1294350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636520v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and mass development of &amp;lt;em&amp;gt;Mougeotia&amp;lt;/em&amp;gt; spp. (Zygnemataceae) in large, deep lakes</w:t>
               </w:r>
@@ -6248,51 +6248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6628,77 +6628,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Kerimoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (3), pp.441-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6726,342 +6726,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fishing and stocking practices on coregonid diversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid and highly variable warming of lake surface waters around the globe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Lasne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">Catherine M. O'Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapna Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek K. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reiner Eckmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jason D. Stockwell</w:t>
+                <w:t xml:space="preserve">Stephanie E. Hampton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan S. Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/fns.2015.611108⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (24), pp.773-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629688v1</w:t>
+                <w:t xml:space="preserve">hal-02641526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and highly variable warming of lake surface waters around the globe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of fishing and stocking practices on coregonid diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine M. O'Reilly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Derek K. Gray</w:t>
+                <w:t xml:space="preserve">Reiner Eckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie E. Hampton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordan S. Read</w:t>
+                <w:t xml:space="preserve">Jason D. Stockwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (24), pp.773-781. </w:t>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (11), pp.1045-1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL066235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/fns.2015.611108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02641526v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of remote sensing for the optimization of in-situ sampling for monitoring of phytoplankton abundance in a large lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Odermatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7146,64 +7146,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanobacterial bloom termination: the disappearance of Planktothrix rubescens from Lake Bourget (France) after restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Kerimoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7282,320 +7282,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for ecological monitoring of freshwaters in a changing world: a case study of Lakes Annecy, Bourget, and Geneva</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">Trophic transfer of microcystins through the lake pelagic food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Savichtcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-014-3630-z⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 466, pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639966v1</w:t>
+                <w:t xml:space="preserve">hal-02638414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic transfer of microcystins through the lake pelagic food web</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">The need for ecological monitoring of freshwaters in a changing world: a case study of Lakes Annecy, Bourget, and Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (6), pp.3455-3476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-014-3630-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02638414v1</w:t>
+                <w:t xml:space="preserve">hal-02639966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Toxic Cyanobacterial Blooms on Eurasian Perch (Perca fluviatilis): Experimental Study and In Situ Observations in a Peri-Alpine Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7698,51 +7698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7866,51 +7866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66, pp.157-172</w:t>
@@ -7933,325 +7933,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la biodiversité lacustre et changement global : les lacs périalpins</w:t>
+                <w:t xml:space="preserve">Risk of herbicide mixtures as a key parameter to explain phytoplankton fluctuation in a great lake: the case of Lake Geneva, Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+                <w:t xml:space="preserve">Vincent Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Buechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23, pp.3-18. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (8), pp.2306 - 2318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ba6r-nr55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-012-0987-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649651v1</w:t>
+                <w:t xml:space="preserve">hal-02644910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of herbicide mixtures as a key parameter to explain phytoplankton fluctuation in a great lake: the case of Lake Geneva, Switzerland</w:t>
+                <w:t xml:space="preserve">Dynamique de la biodiversité lacustre et changement global : les lacs périalpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gregorio</w:t>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Buechi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Alexis Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (8), pp.2306 - 2318. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.3-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-012-0987-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ba6r-nr55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644910v1</w:t>
+                <w:t xml:space="preserve">hal-02649651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de paramètres clés indicateurs de la qualité des eaux et du fonctionnement écologique des grands lacs péri-alpins (Léman, Annecy, Bourget): Etude comparative de trajectoires de restauration post-eutrophisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8296,302 +8296,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature and food supply on the growth of whitefish Coregonus lavaretus larvae in an oligotrophic peri-alpine lake</w:t>
+                <w:t xml:space="preserve">Short-term uptake of microcystin-LR by Coregonus lavaretus: GST activity and genotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrier</w:t>
+                <w:t xml:space="preserve">Benoit Sotton,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Molinero Vargas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (7), pp.1788-1796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-012-0913-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2012.03393.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648612v1</w:t>
+                <w:t xml:space="preserve">halsde-00747223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term uptake of microcystin-LR by Coregonus lavaretus: GST activity and genotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of temperature and food supply on the growth of whitefish Coregonus lavaretus larvae in an oligotrophic peri-alpine lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Sotton,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Devaux</w:t>
+                <w:t xml:space="preserve">Juan Carlos Molinero Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Givaudan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (7), pp.1788-1796. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (5), pp.1501 - 1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-012-0913-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2012.03393.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00747223v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenetic dietary changes of whitefish larvae : insights from field and experimental observations</w:t>
               </w:r>
@@ -9124,51 +9124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9241,64 +9241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n/a (n/a), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9326,535 +9326,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central-European Water Quality indices applied to long-term data from French peri-alpine lakes : test and possible improvements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the dynamics of plankton diatom communities in Lake Geneva using emergent self-organizing maps (1974-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Kaiblinger</w:t>
+                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-009-9877-7⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2), pp.99-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2009.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660468v1</w:t>
+                <w:t xml:space="preserve">hal-02656963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dynamics of plankton diatom communities in Lake Geneva using emergent self-organizing maps (1974-2007)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Central-European Water Quality indices applied to long-term data from French peri-alpine lakes : test and possible improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kaiblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy D. Tadonleke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (2), pp.99-101. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 633 (1), pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2009.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-009-9877-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656963v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of human activity and climate on the stock-recruitment dynamics of whitefish (Coregonus lavaretus) in Lake Geneva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoplankton productivity increased in Lake Geneva despite phosphorus loading reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Tadonléké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2400.2009.00703.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (10), pp.1179-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbp063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666520v1</w:t>
+                <w:t xml:space="preserve">hal-02668129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton productivity increased in Lake Geneva despite phosphorus loading reduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences of human activity and climate on the stock-recruitment dynamics of whitefish (Coregonus lavaretus) in Lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (6), pp.492-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2400.2009.00703.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbp063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668129v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of multiannual thermal profiles in deep Lake Geneva : a comparison of one-dimensional lake-models</w:t>
               </w:r>
@@ -10259,51 +10259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10376,77 +10376,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34, pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10465,550 +10465,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term changes in the copepod community of lake Geneva</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Long-term changes in the copepod community of Lake Geneva.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Balvay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+                <w:t xml:space="preserve">G. Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 29 (3), pp.149-159. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 29, pp.49-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660917v1</w:t>
+                <w:t xml:space="preserve">hal-00481490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term changes in the copepod community of Lake Geneva.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Long-term changes in the copepod community of lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Gerdeaux</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 29, pp.49-59</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 29 (3), pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbl066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481490v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food habits and ontogenetic changes in the diet of whitefish larvae in lake Annecy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leslie Lainé</w:t>
+                <w:t xml:space="preserve">Subtropical Atlantic influence on the long-term changes of water temperature in Lake Geneva, Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Benker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+                <w:t xml:space="preserve">L. Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 387, pp.21-33</w:t>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657140v1</w:t>
+                <w:t xml:space="preserve">hal-00481786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtropical Atlantic influence on the long-term changes of water temperature in Lake Geneva, Europe.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sami Souissi</w:t>
+                <w:t xml:space="preserve">Food habits and ontogenetic changes in the diet of whitefish larvae in lake Annecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Benker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lainé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Gerdeaux</w:t>
+                <w:t xml:space="preserve">Arnaud Ponticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 34, pp.15-23</w:t>
+              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 387, pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481786v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major reorganisation of North Atlantic pelagic ecosystems linked to climate change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11214,51 +11214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishery changes during re-oligotrophication in 11 peri-alpine Swiss and French lakes over the past 30 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11356,77 +11356,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (3), pp.287-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12884,51 +12884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus de la 16e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E Falcon et al Paris, pp.149-154, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13140,98 +13140,3325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cemagref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2-85362-563-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenology of primary producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Hemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Crimmins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Estrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 104 (9), pp.Si-S501, 2023, State of the Climate in 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenology of primary producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Hemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garforth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 103 (8), pp.S105-S108, 2022, State of the Climate in 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influences of environmental and fishing pressures on the dynamics of European whitefish in five peri-alpine lakes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC). 25-29 Septembre 2023, Evian-les-bains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Evian-les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward long-term modelling of the thermal regime and oxygen solubility of perialpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society of Limnology (SIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecosystem based approach of a Lower Saone River section to assess the impact of invasive or expanding species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dragotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IS Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindcast/forecast of thermal regime and oxygen solubility in four perialpine lakes using 1D model and OLA observatory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAL-IPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, San Carlos de Bariloche, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIL 2022 - 36th Congress of International Society of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power-law thermal stratification in lake Geneva and its seasonal evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueting Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (AUT), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Major biomass fluctuations in lake food webs – An example in the peri-alpine Lake Annecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Conference of the European Large Lakes Symposium (ELLS) / Conference of the International-Association-for-Great-Lakes-Research (IAGLR) - Big Lakes - Small World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Evian, France. pp.798-812</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyanobacterial bloom: trophic dead-ends or unexpected dietary bonus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 7th International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24 - Distribution spatiale journalière du corégone lors d'un bloom de Planktothrix rubescens : une voie directe d'accumulation de microcystine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadel-Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR and quantitative-PCR to analyse prey-specific cladocerans feeding: optimisation of Planktothrix detection in Daphnia diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Savichtcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation du risque des mélanges de substances chimiques : application au cas du phytoplancton du Léman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Grégorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of global and regional changes on the regulatory mechanisms of the pelagic food web in lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of Long-term monitoring to the European Water Framework Directive implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kaiblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Tadonléké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin T. Dokulil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. World Lake Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Jaïpur, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foraging behaviour of the Europeen whitefish Coregonus lavaretus larvae on copepods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Shiou Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Zooplankton Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Hiroshima, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term change in primary production and chlorophyll a in Lake Geneva following phosphorus reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Tadonléké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Congress of the International Association of Theoretical and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Montréal, Canada. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of stable isotope technique to ontogenic dietary changes studies of whitefish larvae in Lake Placid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Larval Fish Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lake Placid, United States. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Downscaling climate-driven changes in marine and limnic pelagic ecosystems in Western Europe : From patterns to mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. International Young Scientits' Global Change Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de l’approche isotopique pour l’étude des changements alimentaires ontogéniques des larves de corégone au lac d’Annecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utilisation de l’approche isotopique pour l’étude des changements alimentaires ontogéniques des larves de corégone au lac d’Annecy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Montréal, Canada. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal variability of zooplankton composition in Sidi Salem reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Conference on Copepoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of global changes on marine and freshwater ecosystems in Western Europe using plankton indicators : role of copepods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla. Licandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Conference on Copepoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontogeny and dietary changes in whitefish from Lake Annecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Benker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Plankton Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Figueira da Foz, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term changes in annual dynamics of plankton communities : are copepods good indicators of environmental changes in Lake Geneva ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Conference on Copepoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of meteorological fluctuations on zooplankton dynamics in Lakes Geneva and Annecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Plankton Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Figueira da Foz, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontogeny and dietary changes in whitefish from Lake Annecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Benker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Symposium on the Biology and Management of Coregonid Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Olsztyn, Poland. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detecting anthropogenic and climate forcing on the long-term changes of planktonic rotifers in Lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Plankton Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Figueira da Foz, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate-induced changes in zooplankton phenology : what consequences for the functioning of the ecosystem of Lake Geneva?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Change and Aquatic Systems, Past, Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Plymouth, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une amélioration de la qualité des eaux du Léman? évolution comparée d'indices trophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Nyon, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉGIME ALIMENTAIRE DES CORÉGONES DU LÉMAN EN MILIEU PÉLAGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13240,87 +16467,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hamelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2022, INRAE. 2023, pp.97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13332,711 +16559,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉVOLUTION PHYSICO‐CHIMIQUE DES EAUX DU LÉMAN ET DONNÉES MÉTÉOROLOGIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet TRAN KHAC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2022, INRAE. 2023, pp.18-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la télédétection haute résolution spatiale pour le suivi phytoplanctonique du Léman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Harmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2022,, INRAE - CARRTEL. 2023, pp.217-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉSUMÉ EXÉCUTIF - Campagne 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2022, CIPEL. 2023, pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉGIME ALIMENTAIRE DES CORÉGONES DU LÉMAN EN MILIEU PÉLAGIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ÉVOLUTION PHYSICO-CHIMIQUE DES EAUX DU LÉMAN ET DONNÉES MÉTÉOROLOGIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet TRAN KHAC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2021, INRAE. 2022, pp.104-110</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2021, INRAE. 2022, pp.22-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691068v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉVOLUTION PHYSICO-CHIMIQUE DES EAUX DU LÉMAN ET DONNÉES MÉTÉOROLOGIQUES</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RÉGIME ALIMENTAIRE DES CORÉGONES DU LÉMAN EN MILIEU PÉLAGIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2021, INRAE. 2022, pp.22-60</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hamelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2021, INRAE. 2022, pp.104-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691066v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14048,73 +17275,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REGIME ALIMENTAIRE DES COREGONES DU LEMAN EN MILIEU PELAGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14123,368 +17350,351 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hamelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2020, INRAE. 2021, pp.102-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS SP.) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN - Campagne 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉVOLUTION PHYSICO‐CHIMIQUE DES EAUX DU LÉMAN ET DONNÉES MÉTÉOROLOGIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet TRAN KHAC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2020, 25-65. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2020</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2021</w:t>
+                <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS LAVARETUS) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2020, INRAE. 2021, pp.183-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04681493v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14496,929 +17706,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS LAVARETUS) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2020, INRAE. 2021, pp.183-191</w:t>
+                <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04691087v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2019</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2020</w:t>
+                <w:t xml:space="preserve">RÉGIME ALIMENTAIRE DES CORÉGONES DU LÉMAN EN MILIEU PÉLAGIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hamelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapp. Comm. int. prot. eaux Léman contre pollut., Campagne 2019, INRAE. 2020, pp.123-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681506v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉGIME ALIMENTAIRE DES CORÉGONES DU LÉMAN EN MILIEU PÉLAGIQUE</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Rapp. Comm. int. prot. eaux Léman contre pollut., Campagne 2019, INRAE. 2020, pp.123-127</w:t>
+                <w:t xml:space="preserve">ÉVOLUTION PHYSICO-CHIMIQUE DES EAUX DU LÉMAN ET DONNÉES MÉTÉOROLOGIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet TRAN KHAC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapp. Comm. int. prot. eaux Léman contre pollut., Campagne 2019, INRAE. 2020, pp.17-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691084v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉVOLUTION PHYSICO-CHIMIQUE DES EAUX DU LÉMAN ET DONNÉES MÉTÉOROLOGIQUES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quetin</w:t>
+                <w:t xml:space="preserve">FRAIE DU CORÉGONE ET DE LA PERCHE DANS LE LÉMAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rapp. Comm. int. prot. eaux Léman contre pollut., Campagne 2019, INRAE. 2020, pp.17-63</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2019, INRAE. 2020, pp.147‐155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691078v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAIE DU CORÉGONE ET DE LA PERCHE DANS LE LÉMAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
+                <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2019, INRAE. 2020, pp.147‐155</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691088v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des coefficients des courbes de Von Bertallanfy pour l’étude de la croissance des medakas (expérimental) et des corégones (in situ dans le Léman) en fonction de facteurs biotiques et abiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] ECLA; UMR CARRTEL. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSES RETROSPECTIVES DE LA CROISSANCE DU COREGONE DU LEMAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS LAVARETUS) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN - Campagne 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2020</w:t>
+              <w:t xml:space="preserve">INRAE. 2020, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836126v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS LAVARETUS) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN - Campagne 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">ANALYSES RETROSPECTIVES DE LA CROISSANCE DU COREGONE DU LEMAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concastie Gwenaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Derruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2020, pp.10</w:t>
+              <w:t xml:space="preserve">Inrae. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840021v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité dans l’évaluation de l’état écologique des plans d’eau en France : mesure et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15444,113 +18671,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Danis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole standardisé d'échantillonnage, de conservation, d'observation et de dénombrement du phytoplancton en plan d'eau pour la mise en oeuvre de la DCE : version 3.3.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15566,3620 +18793,393 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final sur l'étude lourde du lac du Bourget (2004-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la qualité des eaux du lac d'Annecy en 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 269a/06, INRA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la qualité des eaux du lac d'Annecy - Rapport 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829703v1</w:t>
-              </w:r>
-[...3225 lines deleted...]
-                <w:t xml:space="preserve">hal-02766234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19223,77 +19223,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Haltiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/6D2BNU⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -19460,103 +19460,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands lacs à l'épreuve de l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">QUAE. Éditions Quae, pp.144, 2020, Enjeux sciences, 9782759235209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -19943,51 +19943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Rapports sur les Etudes et recherches Entreprises dans le Bassin Lémanique. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20018,51 +20018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régime alimentaire des corégones du Léman, en milieu pélagique. Campagne 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hamelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20119,51 +20119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Rapports sur les Etudes et recherches Entreprises dans le Bassin Lémanique, 2007. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -20198,51 +20198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régime alimentaire des corégones du Léman, en milieu pélagique. Campagne 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crepeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20435,51 +20435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du zooplancton du Léman - Campagne 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20696,51 +20696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran&#8208;khac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Doubek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Patil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Stockwell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soulignac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Anneville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bolognesi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Costa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ibelings" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae2696" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01234-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iestyn Woolway" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Thackeray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2024.102372" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0116.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R Stewart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Sakari Karjalainen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zucchetta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Dobosenski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Yule" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J Isaac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dragotta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stolzenberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Fruget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Bunnell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin W Bean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo K Kahilainen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa A Weyhenmeyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azubuike V Chukwuka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brookes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolinne R Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004387" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2023.2134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Golub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thiery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marc&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Pierson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inne Vanderkelen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4597-2022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846969v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Aldred" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0092.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28761-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haltiner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas de Ventura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Deweber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2022.17.2.02" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519592v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Kakouei" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kraemer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carvalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Feuchtmayr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15866" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230982v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo N Ulloa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109401" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pilla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Williamson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adamovich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00983-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuhei Ban" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01060-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M Lewandowska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay P Patil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11739" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647929v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Kao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rogers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bunnell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cowx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Qian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14624-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206515v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun&#8208;wei Chang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan R Deyle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15323" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925977v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas H&#246;&#246;k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeter N&#245;ges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.06.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151406v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76873-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527841v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Stockwell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Doubek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayelan Carey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06399" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621272v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3412-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Noges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juta Haberman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ain J&#228;rvalt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1640" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Straile" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Viaroli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3758-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouffard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2018.05.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606314v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294350" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Tapolczai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Padis&#225;k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Morabito" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-2086-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sotton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-014-9366-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638235v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Sharma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek K. Gray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan S. Read" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. O&#8217;reilly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schneider" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640487v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kraemer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Chandra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Dix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kuusisto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064097" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916371v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9837-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629688v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Eckmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Stockwell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.611108" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641526v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. O'Reilly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E. Hampton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066235" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639492v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kiefer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred W&#252;est" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG0X36Q4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634181v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12444" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33GH25C2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639966v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3630-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638414v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Marechal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.020" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQKLJZ15-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787614v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052243" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651948v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2519-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C360C334839429D5A92672B5F7FA15F0E814846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653111v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beniston" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gallina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649651v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ba6r-nr55" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644910v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gregorio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buechi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0987-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648612v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero Vargas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03393.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CNJWFGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747223v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0913-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ6N8H2G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650239v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glippa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-010-9755-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54JQFJ2K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krys" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.06.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5WN68RG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642529v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3274/JL11-70-2-04" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757422v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berthon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glippa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiene Mahjoub" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Molinero" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761588v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560854v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660468v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiblinger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my D. Tadonleke" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9877-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19DXNZ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656963v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2009.01.006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSV1WVT2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666520v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2009.00703.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE738EF0909D98EE862D079AA4EF9888F4B4C316/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668129v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp063" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666323v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perroud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goyette" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Martynov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.5.1574" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525275v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.02105.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525872v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descroix" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00345.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4DH3MQF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481221v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Mahjoub" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Molinero" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Hwang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2008008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653349v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lain&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660917v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balvay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbl066" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481490v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balvay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657140v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Benker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponticelli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481786v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lain&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482340v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licandro" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662059v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dokulil" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jagsch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen D. George" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jankowski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657799v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hefti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2006.02.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4PFNBRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661747v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbi110" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678730v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gammeter" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01429.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00181790v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Briand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberhaus" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paolini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683578v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jeppesen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sondergaard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Peder Jensen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E. Havens" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01415.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711669v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2003.12.006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678497v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sioussi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gammeter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2426.2003.01167.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672384v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Druart" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670660v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670206v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697788v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pelletier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699140v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Treuil" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(98)80001-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603054v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.001" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824868v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828098v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825889v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ang&#233;li" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?id=3SAW2XA3AX2OWO" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691065v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681523v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691063v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet TRAN KHAC" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691061v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691062v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coster" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681499v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681495v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691068v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691066v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681520v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691074v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840050v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691069v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681493v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681513v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691087v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681506v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Laine" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691084v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691078v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691088v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145647v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681485v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836126v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concastie Gwenaelle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Derruau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840021v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605523v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595296v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821687v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820563v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Navarro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Robert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829703v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691106v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Hemming" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aono" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crimmins" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estrella" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691093v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garforth" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583389v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823922v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555711v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dragotta" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stolzenberg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823960v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398789v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Jiang" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151915v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802519v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758167v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadel-Six" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krys" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751329v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751218v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753791v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751271v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753145v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Shiou Hwang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811867v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815811v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812519v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816400v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761646v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762398v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla. Licandro" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761789v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouelhi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761444v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762837v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830409v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760724v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758805v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766234v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696507v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dennis" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6D2BNU" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582580v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602602v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805748v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809991v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816474v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819631v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818226v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816971v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crepeau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816114v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830085v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833865v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran&#8208;khac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Doubek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Patil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Stockwell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soulignac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Anneville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bolognesi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Costa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ibelings" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae2696" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01234-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iestyn Woolway" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Thackeray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2024.102372" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846853v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0116.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R Stewart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Sakari Karjalainen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zucchetta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Dobosenski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Yule" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J Isaac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Bunnell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin W Bean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo K Kahilainen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dragotta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stolzenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Fruget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa A Weyhenmeyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azubuike V Chukwuka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brookes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolinne R Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004387" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2023.2134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Golub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thiery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marc&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Pierson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inne Vanderkelen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4597-2022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28761-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Aldred" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0092.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-260" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haltiner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas de Ventura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Deweber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2022.17.2.02" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo N Ulloa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Kakouei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kraemer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carvalho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Feuchtmayr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15866" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pilla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Williamson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adamovich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00983-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuhei Ban" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01060-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M Lewandowska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay P Patil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11739" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325076v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647929v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Kao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rogers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bunnell" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cowx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Qian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14624-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206515v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun&#8208;wei Chang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan R Deyle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15323" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925977v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas H&#246;&#246;k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeter N&#245;ges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.06.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151406v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76873-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527841v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Stockwell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Doubek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayelan Carey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06399" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621734v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Noges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juta Haberman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ain J&#228;rvalt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1640" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3412-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Straile" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Viaroli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3758-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouffard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2018.05.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606314v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294350" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Tapolczai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Padis&#225;k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Morabito" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-2086-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sotton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-014-9366-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638235v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Sharma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek K. Gray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan S. Read" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. O&#8217;reilly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schneider" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640487v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kraemer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Chandra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Dix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kuusisto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064097" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916371v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9837-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. O'Reilly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E. Hampton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066235" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629688v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Eckmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Stockwell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.611108" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639492v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kiefer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred W&#252;est" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG0X36Q4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634181v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12444" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33GH25C2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Marechal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQKLJZ15-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3630-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787614v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052243" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651948v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2519-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C360C334839429D5A92672B5F7FA15F0E814846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653111v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beniston" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gallina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644910v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gregorio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buechi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0987-z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649651v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ba6r-nr55" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747223v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton," TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0913-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ6N8H2G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648612v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero Vargas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03393.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CNJWFGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650239v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glippa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-010-9755-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54JQFJ2K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krys" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.06.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5WN68RG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642529v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3274/JL11-70-2-04" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757422v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berthon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glippa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiene Mahjoub" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Molinero" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761588v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560854v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656963v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2009.01.006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSV1WVT2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660468v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiblinger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my D. Tadonleke" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9877-7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19DXNZ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668129v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp063" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666520v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2009.00703.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE738EF0909D98EE862D079AA4EF9888F4B4C316/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666323v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perroud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goyette" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Martynov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.5.1574" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525275v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.02105.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525872v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descroix" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00345.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4DH3MQF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481221v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Mahjoub" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Molinero" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Hwang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2008008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653349v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lain&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481490v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balvay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660917v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balvay" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbl066" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481786v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lain&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657140v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Benker" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponticelli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482340v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licandro" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662059v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dokulil" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jagsch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen D. George" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jankowski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657799v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hefti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2006.02.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4PFNBRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661747v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbi110" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678730v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gammeter" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01429.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00181790v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Briand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberhaus" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paolini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683578v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jeppesen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sondergaard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Peder Jensen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E. Havens" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01415.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711669v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2003.12.006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678497v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sioussi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gammeter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2426.2003.01167.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672384v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Druart" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670660v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670206v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697788v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pelletier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699140v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Treuil" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(98)80001-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603054v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.001" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824868v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828098v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825889v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ang&#233;li" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?id=3SAW2XA3AX2OWO" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691106v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Hemming" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aono" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crimmins" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estrella" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691093v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garforth" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583389v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823960v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555711v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dragotta" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stolzenberg" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823922v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398789v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Jiang" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151915v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802519v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758167v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadel-Six" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krys" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753791v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751329v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751218v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751271v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753145v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Shiou Hwang" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811867v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815811v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816400v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812519v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761789v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouelhi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762398v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla. Licandro" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761646v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761444v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762837v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830409v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760724v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758805v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766234v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691065v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681523v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691063v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet TRAN KHAC" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691061v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691062v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coster" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681499v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681495v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691066v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691068v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681520v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691074v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840050v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691069v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691087v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681513v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681493v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691084v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691078v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691088v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681506v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Laine" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145647v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681485v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840021v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836126v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concastie Gwenaelle" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Derruau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605523v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595296v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821687v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820563v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Navarro" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Robert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829703v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696507v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dennis" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6D2BNU" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582580v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602602v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805748v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809991v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816474v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819631v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818226v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816971v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crepeau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816114v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830085v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833865v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>