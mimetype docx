--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -979,178 +979,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des produits locaux dans les paysages alimentaires d’une petite ville (Clermont l’Hérault, Occitanie)</w:t>
+                <w:t xml:space="preserve">Quelle empreinte territoriale des dynamiques du bâti agri-alimentaire en Occitanie ? Essai de représentation (carto)graphique à partir de l’analyse des discours d’acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Rouquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche-action BâtiAlim - Expérimentations pour une gestion durable du bâti alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297235v1</w:t>
+                <w:t xml:space="preserve">hal-03499733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle empreinte territoriale des dynamiques du bâti agri-alimentaire en Occitanie ? Essai de représentation (carto)graphique à partir de l’analyse des discours d’acteurs</w:t>
+                <w:t xml:space="preserve">A la recherche des produits locaux dans les paysages alimentaires d’une petite ville (Clermont l’Hérault, Occitanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche-action BâtiAlim - Expérimentations pour une gestion durable du bâti alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499733v1</w:t>
+                <w:t xml:space="preserve">hal-03297235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banalisation des commerces et mutation des paysages alimentaires dans le bourg-centre de Clermont l’Hérault (Occitanie)</w:t>
               </w:r>
@@ -1644,51 +1644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.10.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13376" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9603" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05067355v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.10.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13376" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9603" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05067355v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>