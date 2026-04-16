--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -180,498 +180,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories of circulations in the Himalayas</w:t>
+                <w:t xml:space="preserve">Mieux appréhender la neige par le croisement de données qualitatives et quantitatives dans la région de l'Everest (Népal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ornella Puschiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Savéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Campbell Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59, </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ebhr.692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.9794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266840v1</w:t>
+                <w:t xml:space="preserve">hal-03491721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux appréhender la neige par le croisement de données qualitatives et quantitatives dans la région de l'Everest (Népal)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Improving Knowledge about Snow by Crossing Qualitative and Quantitative Data from the Everest Region (Nepal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Savéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rga.9794⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.9826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491721v2</w:t>
+                <w:t xml:space="preserve">hal-03560226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Knowledge about Snow by Crossing Qualitative and Quantitative Data from the Everest Region (Nepal)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Savéan</w:t>
+                <w:t xml:space="preserve">Stories of circulations in the Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chevallier</w:t>
+                <w:t xml:space="preserve">Tristan Bruslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Smadja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+                <w:t xml:space="preserve">Stéphane Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhikari Jagannath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campbell Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110 (4), </w:t>
+              <w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.9826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ebhr.692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560226v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Headwater Flow Geochemistry of Mount Everest (Upper Dudh Koshi River, Nepal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -705,64 +705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Himalaya et ses glaciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Numéro Spécial FIG : La fonte des Glaciers, 1578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -787,51 +787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vent de changements souffle sur l’Everest. Multiples facettes de la perception de la météorologie et du climat chez les Sherpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Approche anthropologique des changements climatiques et météorologiques, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -856,90 +856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration of the Water–Energy–Food Nexus in the Everest Tourist Region of Solukhumbu, Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -990,77 +990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et ressource en eau en Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1124,77 +1124,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and water resources in the Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1258,90 +1258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of climate change on water availability in Eastern Nepal: a presentation of the project methodology taking into account the vaious origins of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1437,51 +1437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilité revisitée : innovation et crise des agricultures de l'altiplano bolivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bourliaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1564,51 +1564,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moulins à eau font de la résistance face à la modernisation d’un versant himalayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1658,64 +1658,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Himalaya et ses glaciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro spécial FIG : La fonte des glaciers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1740,51 +1740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vrai défi de l’eau dans un village himalayen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Himalaya ; peuples menacés, richesses convoitées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1809,51 +1809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que font les Sherpas dans les montagnes de l'Himalaya ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1903,51 +1903,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enjeux planétaires aux perceptions locales du changement climatique : pratiques et discours au fil de l’eau chez les Sherpa du Khumbu (région de l’Everest, Népal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris Ouest Nanterre La Défense (Paris 10), 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA100157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2006,51 +2006,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE TRANSLOCAL SHERPA FROM EVEREST MOUNTAIN REGION TO NEW YORK CITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ben Campbell; Mary Cameron; Tanka Subba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge International Handbook of Himalayan Environments, Development and Wellbeing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2270,51 +2270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cessma.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/enseignant-chercheur/ornella-puschiasis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie.umontreal.ca/repertoire-departement/professeurs/professeur/in/in36861/sg/Ornella%20Puschiasis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhikari Jagannath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campbell Ben" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.692" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491721v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sav&#233;an" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Smadja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9794" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-17-00080.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duplan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2850" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7197" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourliaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;tais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA100157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-International-Handbook-of-Himalayan-Environments-Development-and-Wellbeing/Campbell-Cameron-Subba/p/book/9781032586403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003450894-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cessma.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/enseignant-chercheur/ornella-puschiasis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie.umontreal.ca/repertoire-departement/professeurs/professeur/in/in36861/sg/Ornella%20Puschiasis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491721v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sav&#233;an" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Smadja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9826" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhikari Jagannath" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campbell Ben" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.692" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-17-00080.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duplan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2850" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7197" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourliaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;tais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA100157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-International-Handbook-of-Himalayan-Environments-Development-and-Wellbeing/Campbell-Cameron-Subba/p/book/9781032586403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003450894-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>