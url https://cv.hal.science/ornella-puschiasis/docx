--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -180,498 +180,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux appréhender la neige par le croisement de données qualitatives et quantitatives dans la région de l'Everest (Népal)</w:t>
+                <w:t xml:space="preserve">Stories of circulations in the Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornella Puschiasis</w:t>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Savéan</w:t>
+                <w:t xml:space="preserve">Tristan Bruslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chevallier</w:t>
+                <w:t xml:space="preserve">Stéphane Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+                <w:t xml:space="preserve">Adhikari Jagannath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+                <w:t xml:space="preserve">Campbell Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110 (4), </w:t>
+              <w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.9794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ebhr.692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491721v2</w:t>
+                <w:t xml:space="preserve">hal-04266840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Knowledge about Snow by Crossing Qualitative and Quantitative Data from the Everest Region (Nepal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux appréhender la neige par le croisement de données qualitatives et quantitatives dans la région de l'Everest (Népal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Puschiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Savéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rga.9826⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.9794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560226v1</w:t>
+                <w:t xml:space="preserve">hal-03491721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories of circulations in the Himalayas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving Knowledge about Snow by Crossing Qualitative and Quantitative Data from the Everest Region (Nepal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Puschiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Savéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Campbell Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59, </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ebhr.692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.9826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266840v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Headwater Flow Geochemistry of Mount Everest (Upper Dudh Koshi River, Nepal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -705,64 +705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Himalaya et ses glaciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Numéro Spécial FIG : La fonte des Glaciers, 1578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -781,286 +781,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un vent de changements souffle sur l’Everest. Multiples facettes de la perception de la météorologie et du climat chez les Sherpa</w:t>
+                <w:t xml:space="preserve">Reconfiguration of the Water–Energy–Food Nexus in the Everest Tourist Region of Solukhumbu, Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mountain Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (1), pp.R47-R59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1659/MRD-JOURNAL-D-17-00080.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560235v1</w:t>
+                <w:t xml:space="preserve">halshs-02164589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration of the Water–Energy–Food Nexus in the Everest Tourist Region of Solukhumbu, Nepal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un vent de changements souffle sur l’Everest. Multiples facettes de la perception de la météorologie et du climat chez les Sherpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountain Research and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Approche anthropologique des changements climatiques et météorologiques, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1659/MRD-JOURNAL-D-17-00080.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02164589v1</w:t>
+                <w:t xml:space="preserve">hal-03560235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et ressource en eau en Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1124,77 +1124,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and water resources in the Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1258,90 +1258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of climate change on water availability in Eastern Nepal: a presentation of the project methodology taking into account the vaious origins of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1437,51 +1437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilité revisitée : innovation et crise des agricultures de l'altiplano bolivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bourliaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1564,51 +1564,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moulins à eau font de la résistance face à la modernisation d’un versant himalayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1658,64 +1658,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Himalaya et ses glaciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro spécial FIG : La fonte des glaciers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1740,51 +1740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vrai défi de l’eau dans un village himalayen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Himalaya ; peuples menacés, richesses convoitées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1809,51 +1809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que font les Sherpas dans les montagnes de l'Himalaya ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1903,51 +1903,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enjeux planétaires aux perceptions locales du changement climatique : pratiques et discours au fil de l’eau chez les Sherpa du Khumbu (région de l’Everest, Népal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris Ouest Nanterre La Défense (Paris 10), 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA100157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2006,51 +2006,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE TRANSLOCAL SHERPA FROM EVEREST MOUNTAIN REGION TO NEW YORK CITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ben Campbell; Mary Cameron; Tanka Subba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge International Handbook of Himalayan Environments, Development and Wellbeing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2270,51 +2270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cessma.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/enseignant-chercheur/ornella-puschiasis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie.umontreal.ca/repertoire-departement/professeurs/professeur/in/in36861/sg/Ornella%20Puschiasis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491721v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sav&#233;an" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Smadja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9826" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhikari Jagannath" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campbell Ben" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.692" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-17-00080.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duplan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2850" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7197" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourliaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;tais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA100157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-International-Handbook-of-Himalayan-Environments-Development-and-Wellbeing/Campbell-Cameron-Subba/p/book/9781032586403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003450894-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cessma.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/enseignant-chercheur/ornella-puschiasis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie.umontreal.ca/repertoire-departement/professeurs/professeur/in/in36861/sg/Ornella%20Puschiasis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhikari Jagannath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campbell Ben" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.692" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491721v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sav&#233;an" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Smadja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9794" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faulon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-17-00080.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duplan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2850" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7197" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourliaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;tais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA100157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-International-Handbook-of-Himalayan-Environments-Development-and-Wellbeing/Campbell-Cameron-Subba/p/book/9781032586403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003450894-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>