--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ornella SEIGNEURY </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chercheuse postdoctorale en droit public Sciences Po Toulouse - Unité de recherches Transitions Organisations Politiques Inégalités (UTOPI UMR 5311-CNRS)Aix-Marseille Université - Unité de recherches Droit international communautaire et comparé (DICE UMR 7318-CNRS)</w:t>
+        <w:t xml:space="preserve">Chercheuse postdoctorale en droit publicUniversité catholique de Louvain — Saint-Louis BruxellesQualifiée aux fonctions de maître de conférencesConseil national des universités (CNU), section 02 — Droit publicProjet ERC Bildung Learning (PI : Q. Landenne)IRIS — Institut de recherche interdisciplinaire Saint-LouisCentre Prospéro — Langage, Image et ConnaissanceMembre associéeCEDRE — Centre d’études du droit de l’environnementMembre associée</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -125,1797 +125,1935 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Droits fondamentauxDroit constitutionnel comparéDroit international et européenDroit de l'environnementDroit ultramarin</w:t>
+        <w:t xml:space="preserve">Droits fondamentauxDroit de l'environnementDroit constitutionnel comparéDroit international et européenDroit ultramarin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bonheur dans les constitutions</w:t>
+                <w:t xml:space="preserve">Make Happiness Great Again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 2025/7</w:t>
+              <w:t xml:space="preserve">, 2026, 7, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273269v1</w:t>
+                <w:t xml:space="preserve">hal-05561154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générations futures dans la Charte de l’environnement : une cause en essor, un droit en retard</w:t>
+                <w:t xml:space="preserve">Le bonheur dans les constitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 146</w:t>
+              <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 2025/7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273250v1</w:t>
+                <w:t xml:space="preserve">hal-05273269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard croisé sur l’actualité du droit des libertés au Mexique : l’affaire Digna Ochoa, l’avis consultatif n°32/25 de la CIDH et la réforme constitutionnelle de l’élection des juges</w:t>
+                <w:t xml:space="preserve">Générations futures dans la Charte de l’environnement : une cause en essor, un droit en retard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Plume Doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 2, pp.17-23</w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452567v1</w:t>
+                <w:t xml:space="preserve">hal-05273250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Ecological Democracy Possible in France?</w:t>
+                <w:t xml:space="preserve">Regard croisé sur l’actualité du droit des libertés au Mexique : l’affaire Digna Ochoa, l’avis consultatif n°32/25 de la CIDH et la réforme constitutionnelle de l’élection des juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Keele Law Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">La Plume Doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2, pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273248v1</w:t>
+                <w:t xml:space="preserve">hal-05452567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insaisissable liberté académique</w:t>
+                <w:t xml:space="preserve">Is Ecological Democracy Possible in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 48, 53 p</w:t>
+              <w:t xml:space="preserve">The Keele Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374378v1</w:t>
+                <w:t xml:space="preserve">hal-05273248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de l’environnement contribue-t-elle au bonheur ?</w:t>
+                <w:t xml:space="preserve">L'insaisissable liberté académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Temps Qui Restent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, janvier n°4, https://lestempsquirestent.org/fr/numeros/numero-4/la-protection-de-l-environnement-contribue-t-elle-au-bonheur</w:t>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 48, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973975v1</w:t>
+                <w:t xml:space="preserve">hal-05374378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion de la Table ronde n°1 : « Droit au bonheur » et « droit au développement durable » : des concepts flous et ambigus aux usages ambivalents »</w:t>
+                <w:t xml:space="preserve">La protection de l’environnement contribue-t-elle au bonheur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, pp.32-34</w:t>
+              <w:t xml:space="preserve">Les Temps Qui Restent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, janvier n°4, https://lestempsquirestent.org/fr/numeros/numero-4/la-protection-de-l-environnement-contribue-t-elle-au-bonheur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287379v1</w:t>
+                <w:t xml:space="preserve">hal-04973975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
+                <w:t xml:space="preserve">Conclusion de la Table ronde n°1 : « Droit au bonheur » et « droit au développement durable » : des concepts flous et ambigus aux usages ambivalents »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n°6, pp.1-2</w:t>
+              <w:t xml:space="preserve">, 2024, 6, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036068v1</w:t>
+                <w:t xml:space="preserve">hal-05287379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle, une arme à double tranchant pour l’activisme écologique</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°16, p. 56-58, https://revue-sesame-inrae.fr/lintelligence-artificielle-arme-a-double-tranchant/</w:t>
+              <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°6, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974023v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé de thèse : Ornella SEIGNEURY, Du droit à l’environnement au droit au développement durable. Contribution à l’étude du renouveau des droits fondamentaux, Thèse de droit public (CNU 02), sous la direction de Carine DAVID, soutenue le 2 avril 2024 à Aix-Marseille Université.</w:t>
+                <w:t xml:space="preserve">L’intelligence artificielle, une arme à double tranchant pour l’activisme écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.755</w:t>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°16, p. 56-58, https://revue-sesame-inrae.fr/lintelligence-artificielle-arme-a-double-tranchant/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663206v1</w:t>
+                <w:t xml:space="preserve">hal-04974023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Volonté de retraite. Considérations spéculatives sur le droit au bonheur du retraité d'après la pensée de Friedrich Nietzsche</w:t>
+                <w:t xml:space="preserve">Résumé de thèse : Ornella SEIGNEURY, Du droit à l’environnement au droit au développement durable. Contribution à l’étude du renouveau des droits fondamentaux, Thèse de droit public (CNU 02), sous la direction de Carine DAVID, soutenue le 2 avril 2024 à Aix-Marseille Université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.49-77</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663204v1</w:t>
+                <w:t xml:space="preserve">hal-04663206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édito. Don’t Stop Believin’ !</w:t>
+                <w:t xml:space="preserve">La Volonté de retraite. Considérations spéculatives sur le droit au bonheur du retraité d'après la pensée de Friedrich Nietzsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023/5, pp.1-2</w:t>
+              <w:t xml:space="preserve">, 2023, 5, pp.49-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036049v1</w:t>
+                <w:t xml:space="preserve">hal-04663204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conformité du principe de non-régression à la Charte constitutionnelle de l’environnement</w:t>
+                <w:t xml:space="preserve">Édito. Don’t Stop Believin’ !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Laboratoire de recherches juridique et économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, pp.35-38</w:t>
+              <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/5, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273300v1</w:t>
+                <w:t xml:space="preserve">hal-05036049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adoption par la province des îles Loyauté du principe de non-régression de la protection environnementale</w:t>
+                <w:t xml:space="preserve">La conformité du principe de non-régression à la Charte constitutionnelle de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Laboratoire de recherches juridique et économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adoption par la province des îles Loyauté du principe de non-régression de la protection environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Seigneury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Laboratoire de recherches juridique et économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.35-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les droits de la nature par les collectifs citoyens en France</w:t>
+                <w:t xml:space="preserve">Les spécificités et les défis du régime minier des territoires ultramarins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement et éthique environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline Gueydan; Pierre-Alain Collot; Jeanne Valax; Institut national universitaire Champollion; Université de Toulouse Capitole, Nov 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">De l’extraction à la réhabilitation : les dimensions juridiques de l’exploitation minière entre environnement, travail et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Idziac; Valentin Noisette; Evelyne Monteiro, Mar 2026, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273297v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix chez Jean Baudrillard et Sophia Rosenfeld</w:t>
+                <w:t xml:space="preserve">Les droits de la nature par les collectifs citoyens en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liberté et consommation, Cycle de séminaires CritÉcoDhu « Repenser les « droits de l’homme » à l’heure des limites planétaires. Critique écosystémique des droits humains "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Grosbon et Sabrina Robert, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Parlement et éthique environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Gueydan; Pierre-Alain Collot; Jeanne Valax; Institut national universitaire Champollion; Université de Toulouse Capitole, Nov 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273302v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cause et récits des générations futures dans la Charte de l'environnement</w:t>
+                <w:t xml:space="preserve">Le choix chez Jean Baudrillard et Sophia Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Charte de l’environnement : nouvel âge ? nouveaux horizons ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rémy Dufal ; Institut du droit de l'environnement (IDE), Centre de droit constitutionnel (CDC) Université Jean Moulin Lyon 3, Feb 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Liberté et consommation, Cycle de séminaires CritÉcoDhu « Repenser les « droits de l’homme » à l’heure des limites planétaires. Critique écosystémique des droits humains "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Grosbon et Sabrina Robert, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974684v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générations futures : Approche par la protection des droits et libertés en droit constitutionnel comparé</w:t>
+                <w:t xml:space="preserve">Cause et récits des générations futures dans la Charte de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers un droit des générations futures ? Enjeux, critiques et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ana Guarnaluse et Gaspard Brunet; Université Paris 1 Panthéon-Sorbonne, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">La Charte de l’environnement : nouvel âge ? nouveaux horizons ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rémy Dufal ; Institut du droit de l'environnement (IDE), Centre de droit constitutionnel (CDC) Université Jean Moulin Lyon 3, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273303v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activisme juvénile dans les affaires climatiques américaines, coréennes et européennes</w:t>
+                <w:t xml:space="preserve">Générations futures : Approche par la protection des droits et libertés en droit constitutionnel comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réparer le futur ? Réflexions et expériences depuis l’écologie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATelier d’ÉCOlogie POLitique (Atécopol) in Table ronde « L’arme du droit », dir. Christel Cournil, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Vers un droit des générations futures ? Enjeux, critiques et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ana Guarnaluse et Gaspard Brunet; Université Paris 1 Panthéon-Sorbonne, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273298v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des droits et libertés pour les défenseurs de l’environnement</w:t>
+                <w:t xml:space="preserve">L’activisme juvénile dans les affaires climatiques américaines, coréennes et européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser et discuter la démocratie écologique : Le droit de l’environnement fait-il société ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vadim Jeanne; Line Touzeau; Faculté de droit et de science politique de Reims; Centre de Recherche Droit et Territoire (CRDT); Centre d’Études Juridiques sur l’Efficacité des Systèmes Continentaux (CEJESCO), Nov 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Réparer le futur ? Réflexions et expériences depuis l’écologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATelier d’ÉCOlogie POLitique (Atécopol) in Table ronde « L’arme du droit », dir. Christel Cournil, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273256v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Guardians of the Future: Children as New Advocates in the Public Trust, Contrasting the Absence of Litigation for Children in France</w:t>
+                <w:t xml:space="preserve">Des droits et libertés pour les défenseurs de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child/youth-friendly climate justice: Progress and Opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Research Council; Univ. College Cork, Sep 2024, Cork (Irlande), Ireland</w:t>
+              <w:t xml:space="preserve">Penser et discuter la démocratie écologique : Le droit de l’environnement fait-il société ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vadim Jeanne; Line Touzeau; Faculté de droit et de science politique de Reims; Centre de Recherche Droit et Territoire (CRDT); Centre d’Études Juridiques sur l’Efficacité des Systèmes Continentaux (CEJESCO), Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287386v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La laïcité et les exceptions au droit des cultes dans la Caraïbe</w:t>
+                <w:t xml:space="preserve">The Guardians of the Future: Children as New Advocates in the Public Trust, Contrasting the Absence of Litigation for Children in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identité, culture, laïcité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniel Lorto, Apr 2022, Fort-de-France, Martinique</w:t>
+              <w:t xml:space="preserve">Child/youth-friendly climate justice: Progress and Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Research Council; Univ. College Cork, Sep 2024, Cork (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290596v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Right to a Healthy Environment and the Weaknesses of the Interest in Acting in Climate Litigation</w:t>
+                <w:t xml:space="preserve">La laïcité et les exceptions au droit des cultes dans la Caraïbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMLAW PhD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Graz, May 2022, Graz Austria, Austria</w:t>
+              <w:t xml:space="preserve">Identité, culture, laïcité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Lorto, Apr 2022, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287388v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Right to a Healthy Environment and the Weaknesses of the Interest in Acting in Climate Litigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Seigneury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLIMLAW PhD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Graz, May 2022, Graz Austria, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Right to a Healthy Environment from the New Caledonia’s experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire interdisciplinaire organisé par Ch. Ballard, Coombs Extension Room, Department of Public Affairs; Australian National University, Apr 2016, Canberra (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1925,244 +2063,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Statistics Don’t See: Human Rights as a Narrative for Global Climate Constitutionalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise in Climate Litigation from Production to Reception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté de choix, consommation et limites planétaires : généalogie d’une confusion sociohistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Confluence des droits. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in S. Grosbon et S. Robert (dir.), Critique écosystémique des droits humains : Liberté et consommation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois du pays, droits fondamentaux et unité de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carine David (dir.), 15 ans de lois du pays en Nouvelle-Calédonie. Sur les chemins de la maturité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.295-307, 2016, Droit d'outre-mer, 9782731410419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2172,321 +2310,321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les procès climatiques en dessin : un oignon d’expertises</w:t>
+                <w:t xml:space="preserve">Adaptation et transition juste : approche comparée sur les procès climatiques, Cycle de séminaires – Session 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Paradeise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeshu Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171475v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et transition juste : approche comparée sur les procès climatiques, Cycle de séminaires – Session 11</w:t>
+                <w:t xml:space="preserve">Les procès climatiques en dessin : un oignon d’expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106813v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du droit à l'environnement au droit au développement durable : contribution à l'étude du renouveau des droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Aix Marseille Université (AMU), 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024AIXM0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04997838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2496,382 +2634,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La récente ratification par les Bahamas de l’Accord d’Escazú : implications pour les expertises dans les procès climatiques en Amérique latine et dans les Caraïbes</w:t>
+                <w:t xml:space="preserve">Comment les procès climatiques redéfinissent-ils les droits fondamentaux et la justice constitutionnelle ? Entretien d'Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Banégas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127594v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les procès climatiques redéfinissent-ils les droits fondamentaux et la justice constitutionnelle ? Entretien d'Ornella Seigneury</w:t>
+                <w:t xml:space="preserve">L’ASEAN adopte à nouveau une Déclaration asiatique sur le droit à un environnement sûr, propre, sain et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106712v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ASEAN adopte à nouveau une Déclaration asiatique sur le droit à un environnement sûr, propre, sain et durable</w:t>
+                <w:t xml:space="preserve">La récente ratification par les Bahamas de l’Accord d’Escazú : implications pour les expertises dans les procès climatiques en Amérique latine et dans les Caraïbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374551v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement sain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Misonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie de Clippele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des droits de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2939,51 +3077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56EF2C94"/>
+    <w:nsid w:val="FC516375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3170,51 +3308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ornella-seigneury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9926-5572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273269v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Seigneury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273250v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663204v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paradeise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Acker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshu Hernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AIXM0039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127594v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ban&#233;gas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Misonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ornella-seigneury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9926-5572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Seigneury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273269v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273250v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374378v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273303v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paradeise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Acker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshu Hernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AIXM0039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ban&#233;gas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Misonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>