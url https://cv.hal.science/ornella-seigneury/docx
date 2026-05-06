--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -200,372 +200,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make Happiness Great Again</w:t>
+                <w:t xml:space="preserve">Le bonheur dans les constitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 7, pp.1-5</w:t>
+              <w:t xml:space="preserve">, A paraître, 2025/7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561154v1</w:t>
+                <w:t xml:space="preserve">hal-05273269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bonheur dans les constitutions</w:t>
+                <w:t xml:space="preserve">Générations futures dans la Charte de l’environnement : une cause en essor, un droit en retard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 2025/7</w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273269v1</w:t>
+                <w:t xml:space="preserve">hal-05273250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générations futures dans la Charte de l’environnement : une cause en essor, un droit en retard</w:t>
+                <w:t xml:space="preserve">Regard croisé sur l’actualité du droit des libertés au Mexique : l’affaire Digna Ochoa, l’avis consultatif n°32/25 de la CIDH et la réforme constitutionnelle de l’élection des juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 146</w:t>
+              <w:t xml:space="preserve">La Plume Doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2, pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273250v1</w:t>
+                <w:t xml:space="preserve">hal-05452567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard croisé sur l’actualité du droit des libertés au Mexique : l’affaire Digna Ochoa, l’avis consultatif n°32/25 de la CIDH et la réforme constitutionnelle de l’élection des juges</w:t>
+                <w:t xml:space="preserve">Is Ecological Democracy Possible in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Plume Doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 2, pp.17-23</w:t>
+              <w:t xml:space="preserve">The Keele Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.79-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452567v1</w:t>
+                <w:t xml:space="preserve">hal-05273248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Ecological Democracy Possible in France?</w:t>
+                <w:t xml:space="preserve">Make Happiness Great Again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Keele Law Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273248v1</w:t>
+                <w:t xml:space="preserve">hal-05561154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insaisissable liberté académique</w:t>
               </w:r>
@@ -2318,216 +2318,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et transition juste : approche comparée sur les procès climatiques, Cycle de séminaires – Session 11</w:t>
+                <w:t xml:space="preserve">Les procès climatiques en dessin : un oignon d’expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106813v1</w:t>
+                <w:t xml:space="preserve">hal-05171475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les procès climatiques en dessin : un oignon d’expertises</w:t>
+                <w:t xml:space="preserve">Adaptation et transition juste : approche comparée sur les procès climatiques, Cycle de séminaires – Session 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Paradeise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeshu Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171475v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2642,226 +2642,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les procès climatiques redéfinissent-ils les droits fondamentaux et la justice constitutionnelle ? Entretien d'Ornella Seigneury</w:t>
+                <w:t xml:space="preserve">La récente ratification par les Bahamas de l’Accord d’Escazú : implications pour les expertises dans les procès climatiques en Amérique latine et dans les Caraïbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106712v1</w:t>
+                <w:t xml:space="preserve">hal-05127594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ASEAN adopte à nouveau une Déclaration asiatique sur le droit à un environnement sûr, propre, sain et durable</w:t>
+                <w:t xml:space="preserve">Comment les procès climatiques redéfinissent-ils les droits fondamentaux et la justice constitutionnelle ? Entretien d'Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Banégas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374551v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La récente ratification par les Bahamas de l’Accord d’Escazú : implications pour les expertises dans les procès climatiques en Amérique latine et dans les Caraïbes</w:t>
+                <w:t xml:space="preserve">L’ASEAN adopte à nouveau une Déclaration asiatique sur le droit à un environnement sûr, propre, sain et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Seigneury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127594v1</w:t>
+                <w:t xml:space="preserve">hal-05374551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3077,51 +3077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC516375"/>
+    <w:nsid w:val="84F414B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3308,51 +3308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ornella-seigneury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9926-5572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Seigneury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273269v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273250v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374378v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273303v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paradeise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Acker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshu Hernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AIXM0039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ban&#233;gas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Misonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ornella-seigneury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9926-5572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273269v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Seigneury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273250v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273248v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374378v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273303v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paradeise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Acker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshu Hernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AIXM0039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ban&#233;gas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Misonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>