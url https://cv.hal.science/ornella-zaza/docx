--- v0 (2026-04-09)
+++ v1 (2026-05-02)
@@ -1016,165 +1016,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation urbaine : un modèle ou une ruse ?</w:t>
+                <w:t xml:space="preserve">Les pratiques habitantes de végétalisation urbaine : cartographier l'incartrographiable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre stratégie et utopie : les conditions contemporaines du projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Territoire(s) et numérique : innovations, mutations et décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611577v1</w:t>
+                <w:t xml:space="preserve">hal-03611501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques habitantes de végétalisation urbaine : cartographier l'incartrographiable ?</w:t>
+                <w:t xml:space="preserve">L'innovation urbaine : un modèle ou une ruse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire(s) et numérique : innovations, mutations et décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">Entre stratégie et utopie : les conditions contemporaines du projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611501v1</w:t>
+                <w:t xml:space="preserve">hal-03611577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation numérique et sociale au service de la transition des territoires ruraux ?</w:t>
               </w:r>
@@ -1223,165 +1223,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(S)radicamenti - Oltre la globalizzazione</w:t>
+                <w:t xml:space="preserve">La participation citoyenne numérique pour le projet urbain : figures et pratiques d’un imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(S)radicamenti - Oltre la globalizzazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Torino - Campus Luigi Einaudi, Dec 2016, Turin, Italy</w:t>
+              <w:t xml:space="preserve">ECLIPS - Participation citoyenne : Expériences et limites d’un idéal de démocratie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613975v1</w:t>
+                <w:t xml:space="preserve">hal-01596017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation citoyenne numérique pour le projet urbain : figures et pratiques d’un imaginaire</w:t>
+                <w:t xml:space="preserve">(S)radicamenti - Oltre la globalizzazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECLIPS - Participation citoyenne : Expériences et limites d’un idéal de démocratie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">(S)radicamenti - Oltre la globalizzazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Torino - Campus Luigi Einaudi, Dec 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596017v1</w:t>
+                <w:t xml:space="preserve">hal-01613975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation citoyenne. Expériences et limites d’un idéal de démocratie</w:t>
               </w:r>
@@ -2177,165 +2177,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04394069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille, fin mars-début avril 2020</w:t>
+                <w:t xml:space="preserve">Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sous contrainte, Carnet de terrain d'un monde pandémique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BOA, pp.66-69, 2021, Décrire, 9782493026002</w:t>
+              <w:t xml:space="preserve">Regards sous contraintes. Carnet de terrain d'un monde pandémique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04411469v1</w:t>
+                <w:t xml:space="preserve">hal-03608293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille</w:t>
+                <w:t xml:space="preserve">Marseille, fin mars-début avril 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sous contraintes. Carnet de terrain d'un monde pandémique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Regards sous contrainte, Carnet de terrain d'un monde pandémique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BOA, pp.66-69, 2021, Décrire, 9782493026002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608293v1</w:t>
+                <w:t xml:space="preserve">halshs-04411469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Embellir la rue, c’est tout un projet ! ’.</w:t>
               </w:r>
@@ -3314,51 +3314,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71BFD3ED"/>
+    <w:nsid w:val="B0DB5BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3545,51 +3545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifris.org/agenda/colloque-international-digitalpolis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://50ansdroitalaville.org/le-programme/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laa.archi.fr/NATURPRADI" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laa.archi.fr/Territoires-numeriques-entre-ruralite-et-urbanite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2022-128005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6332" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03200497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03200482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar G&#233;lvez Espinel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottaviano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carlini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ghali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pertuso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piveteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04394069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03608293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonzani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societastudigeografici.it/memorie-geografiche/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Peredo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifris.org/agenda/colloque-international-digitalpolis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://50ansdroitalaville.org/le-programme/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laa.archi.fr/NATURPRADI" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laa.archi.fr/Territoires-numeriques-entre-ruralite-et-urbanite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2022-128005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6332" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03200497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03200482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar G&#233;lvez Espinel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottaviano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carlini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ghali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pertuso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piveteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04394069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03608293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonzani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societastudigeografici.it/memorie-geografiche/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Peredo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>