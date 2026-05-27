--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -1223,165 +1223,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation citoyenne numérique pour le projet urbain : figures et pratiques d’un imaginaire</w:t>
+                <w:t xml:space="preserve">(S)radicamenti - Oltre la globalizzazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECLIPS - Participation citoyenne : Expériences et limites d’un idéal de démocratie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">(S)radicamenti - Oltre la globalizzazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Torino - Campus Luigi Einaudi, Dec 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596017v1</w:t>
+                <w:t xml:space="preserve">hal-01613975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(S)radicamenti - Oltre la globalizzazione</w:t>
+                <w:t xml:space="preserve">La participation citoyenne numérique pour le projet urbain : figures et pratiques d’un imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(S)radicamenti - Oltre la globalizzazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Torino - Campus Luigi Einaudi, Dec 2016, Turin, Italy</w:t>
+              <w:t xml:space="preserve">ECLIPS - Participation citoyenne : Expériences et limites d’un idéal de démocratie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613975v1</w:t>
+                <w:t xml:space="preserve">hal-01596017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation citoyenne. Expériences et limites d’un idéal de démocratie</w:t>
               </w:r>
@@ -2177,165 +2177,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04394069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille</w:t>
+                <w:t xml:space="preserve">Marseille, fin mars-début avril 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sous contraintes. Carnet de terrain d'un monde pandémique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Regards sous contrainte, Carnet de terrain d'un monde pandémique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BOA, pp.66-69, 2021, Décrire, 9782493026002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608293v1</w:t>
+                <w:t xml:space="preserve">halshs-04411469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille, fin mars-début avril 2020</w:t>
+                <w:t xml:space="preserve">Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sous contrainte, Carnet de terrain d'un monde pandémique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BOA, pp.66-69, 2021, Décrire, 9782493026002</w:t>
+              <w:t xml:space="preserve">Regards sous contraintes. Carnet de terrain d'un monde pandémique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04411469v1</w:t>
+                <w:t xml:space="preserve">hal-03608293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Embellir la rue, c’est tout un projet ! ’.</w:t>
               </w:r>
@@ -3314,51 +3314,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0DB5BF5"/>
+    <w:nsid w:val="B382B4EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3545,51 +3545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifris.org/agenda/colloque-international-digitalpolis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://50ansdroitalaville.org/le-programme/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laa.archi.fr/NATURPRADI" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laa.archi.fr/Territoires-numeriques-entre-ruralite-et-urbanite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2022-128005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6332" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03200497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03200482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar G&#233;lvez Espinel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottaviano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carlini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ghali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pertuso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piveteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04394069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03608293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonzani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societastudigeografici.it/memorie-geografiche/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Peredo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifris.org/agenda/colloque-international-digitalpolis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://50ansdroitalaville.org/le-programme/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laa.archi.fr/NATURPRADI" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laa.archi.fr/Territoires-numeriques-entre-ruralite-et-urbanite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2022-128005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6332" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03200497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03200482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar G&#233;lvez Espinel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottaviano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carlini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ghali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pertuso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piveteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04394069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03608293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonzani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societastudigeografici.it/memorie-geografiche/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Peredo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>