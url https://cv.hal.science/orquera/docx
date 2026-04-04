--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MYRIAM ORQUERA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication additive pour les drones sous-marins : Etat actuel et challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanny Damet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les sources prépondérantes des impacts environnementaux des pièces fabriquées additivement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Generative Design Method for Functional & Lightweight Structure Generation in Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicha Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Sydney (AUSTRALIA), Australia. pp.66-71, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2023.02.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the Airframe of the Future Be Made of Metal Only? Potential of AM in the Helicopter Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiam Javier Lasso Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ishia, Italy. pp.967-979, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological optimization of a mechanical system with adaptive convergence criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing (JCM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence (Online), France. pp.86-91, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on robust design methods for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Malyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing (JCM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence (Online), France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Additive Manufacturing Method for a Mechanical System Downsizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th CIRP Design 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cranfield, United Kingdom. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2017.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d’un système mécanique pour la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Européennes de la Fabrication Additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation environnementale d'un système résultant d'une fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Manufacturing'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering propagation of additive manufacturing optimisations inside a complex system during early design stage: application to a helicopter hydraulic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiam Javier Lasso Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2025.2558338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of inertia relief analysis on the topological optimisation of unconstrained structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiam Javier Lasso Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-024-02021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced optimisation of a mechanical product for its additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiam Lasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.1721-1740. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-023-01232-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some principles to optimise an additively manufactured multi-component product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.219-240. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2019.1699034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support de récupération de drones par Optimisation Topologique et Fabrication Additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception pour la fabrication additive : approche méthodologique pour les systèmes mécaniques multicorps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Toulon, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019TOUL0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02895646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MYRIAM ORQUERA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les sources prépondérantes des impacts environnementaux des pièces fabriquées additivement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication additive pour les drones sous-marins : Etat actuel et challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanny Damet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Generative Design Method for Functional & Lightweight Structure Generation in Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicha Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Sydney (AUSTRALIA), Australia. pp.66-71, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2023.02.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the Airframe of the Future Be Made of Metal Only? Potential of AM in the Helicopter Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiam Javier Lasso Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ishia, Italy. pp.967-979, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological optimization of a mechanical system with adaptive convergence criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing (JCM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence (Online), France. pp.86-91, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on robust design methods for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Malyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing (JCM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence (Online), France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Additive Manufacturing Method for a Mechanical System Downsizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th CIRP Design 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cranfield, United Kingdom. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2017.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d’un système mécanique pour la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Européennes de la Fabrication Additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation environnementale d'un système résultant d'une fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Manufacturing'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering propagation of additive manufacturing optimisations inside a complex system during early design stage: application to a helicopter hydraulic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiam Javier Lasso Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2025.2558338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of inertia relief analysis on the topological optimisation of unconstrained structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiam Javier Lasso Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-024-02021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced optimisation of a mechanical product for its additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiam Lasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.1721-1740. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-023-01232-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some principles to optimise an additively manufactured multi-component product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.219-240. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2019.1699034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support de récupération de drones par Optimisation Topologique et Fabrication Additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception pour la fabrication additive : approche méthodologique pour les systèmes mécaniques multicorps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Orquéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Toulon, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019TOUL0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02895646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanny Damet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Orqu&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244967v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Gentil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Orquera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiam Javier Lasso Perdomo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gabriel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Dominici" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_85" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Campocasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_15" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Malyani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Millet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.02.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouakar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2025.2558338" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-024-02021-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Albrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiam Lasso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-023-01232-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2019.1699034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Artzner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02895646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOUL0018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Gentil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Orqu&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanny Damet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Orquera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiam Javier Lasso Perdomo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gabriel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Dominici" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_85" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Campocasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_15" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Malyani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Millet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.02.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouakar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2025.2558338" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-024-02021-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Albrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiam Lasso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-023-01232-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2019.1699034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Artzner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02895646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOUL0018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>