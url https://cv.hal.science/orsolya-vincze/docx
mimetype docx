--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -502,697 +502,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological surveillance against cancer across mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Better out than in: faecal matrix inhibits establishment success after waterfowl endozoochory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Jiménez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nándor Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs András Lukács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65286-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaf192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387478v1</w:t>
+                <w:t xml:space="preserve">hal-05294567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum lifespan and brain size in mammals are associated with gene family size expansion related to immune system functions</w:t>
+                <w:t xml:space="preserve">Cancer Prevalence across Vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huseyin Kilili</w:t>
+                <w:t xml:space="preserve">Zachary T Compton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walker Mellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Padilla-Morales</w:t>
+                <w:t xml:space="preserve">Valerie K Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atahualpa Castillo-Morales</w:t>
+                <w:t xml:space="preserve">Shawn Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimena Monzón-Sandoval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karina Díaz-Barba</w:t>
+                <w:t xml:space="preserve">Diego Mallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-98786-3⟩</w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.227-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-24-0573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314545v1</w:t>
+                <w:t xml:space="preserve">hal-05291380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better out than in: faecal matrix inhibits establishment success after waterfowl endozoochory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexual selection drives sex difference in adult life expectancy across mammals and birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Staerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iciar Jiménez-Martín</w:t>
+                <w:t xml:space="preserve">Dalia A Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Green</w:t>
+                <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nándor Szabó</w:t>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balázs András Lukács</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+                <w:t xml:space="preserve">András Liker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (40), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaf192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ady8433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294567v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Prevalence across Vertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunological surveillance against cancer across mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary T Compton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walker Mellon</w:t>
+                <w:t xml:space="preserve">Piotr Minias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie K Harris</w:t>
+                <w:t xml:space="preserve">Alexandre Corthay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shawn Rupp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Mallo</w:t>
+                <w:t xml:space="preserve">Fernando Colchero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-24-0573⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65286-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291380v1</w:t>
+                <w:t xml:space="preserve">hal-05387478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual selection drives sex difference in adult life expectancy across mammals and birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum lifespan and brain size in mammals are associated with gene family size expansion related to immune system functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huseyin Kilili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Staerk</w:t>
+                <w:t xml:space="preserve">Benjamin Padilla-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia A Conde</w:t>
+                <w:t xml:space="preserve">Atahualpa Castillo-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Tidière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+                <w:t xml:space="preserve">Jimena Monzón-Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">András Liker</w:t>
+                <w:t xml:space="preserve">Karina Díaz-Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (40), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.15087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ady8433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98786-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293852v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical indeed</w:t>
               </w:r>
@@ -1842,516 +1842,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative state is associated with migration distance, but not traits linked to flight energetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated evolution of oxidative physiology and MHC-based immunosurveillance in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Minias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter László Pap</w:t>
+                <w:t xml:space="preserve">Peter L. Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Csongor Vágási</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csongor I. Vagasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jav.03325⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2025), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.0686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314555v1</w:t>
+                <w:t xml:space="preserve">hal-04767412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated evolution of oxidative physiology and MHC-based immunosurveillance in birds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bird‐mediated endozoochory as a potential dispersal mechanism of bony fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csongor I. Vagasi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Mozsár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztián Nyeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóra Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.0686⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767412v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird‐mediated endozoochory as a potential dispersal mechanism of bony fishes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Krisztián Nyeste</w:t>
+                <w:t xml:space="preserve">Approaches and methods to study wildlife cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dóra Somogyi</w:t>
+                <w:t xml:space="preserve">Samuel Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuul Sepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.07124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.14144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314562v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches and methods to study wildlife cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Pavard</w:t>
+                <w:t xml:space="preserve">Oxidative state is associated with migration distance, but not traits linked to flight energetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter László Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csongor Vágási</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2025 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.14144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jav.03325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695424v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response of sea turtles to vocalizations opens new perspectives to reduce their bycatch</w:t>
               </w:r>
@@ -2733,295 +2733,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North-facing roadside slopes: Anthropogenic climate microrefugia for orchids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Réka Fekete</w:t>
+                <w:t xml:space="preserve">Traits for transport: Alien wetland plants gain an advantage during endozoochorous seed dispersal by waterfowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Navarro-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Löki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kristóf Süveges</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renáta Urgyán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02642⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (10), pp.1703-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.14154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314573v1</w:t>
+                <w:t xml:space="preserve">hal-05314576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits for transport: Alien wetland plants gain an advantage during endozoochorous seed dispersal by waterfowl</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">María Navarro-Ramos</w:t>
+                <w:t xml:space="preserve">North-facing roadside slopes: Anthropogenic climate microrefugia for orchids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réka Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenő Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Löki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renáta Urgyán</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristóf Süveges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (10), pp.1703-1715. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.e02642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.14154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314576v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer hygiene hypothesis: A test from wild captive mammals</w:t>
               </w:r>
@@ -3403,550 +3403,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native and alien poplar plantations are important habitats for terrestrial orchids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancer risk across mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Colchero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attila Takács</w:t>
+                <w:t xml:space="preserve">Dalia Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preslia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 94 (3), pp.429-445. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 601 (7892), pp.263-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23855/preslia.2022.429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04224-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314592v1</w:t>
+                <w:t xml:space="preserve">hal-03527342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer risk across mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Native and alien poplar plantations are important habitats for terrestrial orchids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristóf Süveges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Löki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia Conde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Pavard</w:t>
+                <w:t xml:space="preserve">Attila Takács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 601 (7892), pp.263-267. </w:t>
+              <w:t xml:space="preserve">Preslia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (3), pp.429-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04224-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23855/preslia.2022.429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527342v1</w:t>
+                <w:t xml:space="preserve">hal-05314592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking wildlife diseases using community science: an example through toad myiasis</w:t>
+                <w:t xml:space="preserve">Quantitative meta‐analysis reveals no association between mercury contamination and body condition in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Szentivanyi</w:t>
+                <w:t xml:space="preserve">Alice Carravieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua T Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10344-022-01623-5⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (4), pp.1253-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314599v1</w:t>
+                <w:t xml:space="preserve">hal-03584382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative meta‐analysis reveals no association between mercury contamination and body condition in birds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Carravieri</w:t>
+                <w:t xml:space="preserve">Tracking wildlife diseases using community science: an example through toad myiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Szentivanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 97 (4), pp.1253-1271. </w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (6), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10344-022-01623-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584382v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants dispersed by a non‐frugivorous migrant change throughout the annual cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renáta Urgyán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Lukács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4304,51 +4304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alien Advantage in Endozoochorous Seed Dispersal of Aquatic Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4356,51 +4356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Löki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renáta Urgyán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.1298. </w:t>
@@ -5078,51 +5078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of dispersal of invasive cyprinid eggs inside migratory waterfowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5206,719 +5206,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characterization of flight feather shafts in four bird species with different flight styles</w:t>
+                <w:t xml:space="preserve">Insulin-like growth factor 1 is related to the expression of plumage traits in a passerine species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely Osváth</w:t>
+                <w:t xml:space="preserve">Katharina Mahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragomir-Cosmin David</w:t>
+                <w:t xml:space="preserve">Zsófia Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Jácint Nagy</w:t>
+                <w:t xml:space="preserve">Herbert Hoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lendvai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 131 (1), pp.192-202. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (3), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-020-2821-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314616v1</w:t>
+                <w:t xml:space="preserve">hal-05314620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco‐evolutionary perspectives of the dynamic relationships linking senescence and cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+                <w:t xml:space="preserve">Down feather morphology reflects adaptation to habitat and thermal conditions across the avian phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Osváth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Daubner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13394⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (10), pp.2365-2376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.14075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02442711v1</w:t>
+                <w:t xml:space="preserve">hal-05314610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down feather morphology reflects adaptation to habitat and thermal conditions across the avian phylogeny</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rare and unique adaptations to cancer in domesticated species: An untapped resource?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Gouzerh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.14075⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.1605-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314610v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-like growth factor 1 is related to the expression of plumage traits in a passerine species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katharina Mahr</w:t>
+                <w:t xml:space="preserve">Morphological characterization of flight feather shafts in four bird species with different flight styles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Osváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Hoi</w:t>
+                <w:t xml:space="preserve">Dragomir-Cosmin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Jácint Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lendvai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-020-2821-6⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (1), pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314620v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare and unique adaptations to cancer in domesticated species: An untapped resource?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+                <w:t xml:space="preserve">Eco‐evolutionary perspectives of the dynamic relationships linking senescence and cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Gouzerh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Boutry</w:t>
+                <w:t xml:space="preserve">Geordie Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (7), pp.1605-1614. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1), pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778910v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02442711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed mass, hardness, and phylogeny explain the potential for endozoochory by granivorous waterbirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6060,51 +6060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bence Fülöp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristóf Süveges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renáta Urgyán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (23), pp.13236-13247. </w:t>
@@ -6181,51 +6181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Molnár V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Mészáros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6276,51 +6276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of hybridization between Galatella villosa and G. linosyris, and a taxonomic reappraisal of the hybrid G. ×subvillosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Takács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Zsólyomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6436,51 +6436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristóf Süveges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Löki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Ljubka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6672,295 +6672,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmissible cancer and the evolution of sex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+                <w:t xml:space="preserve">Wing morphology, flight type and migration distance predict accumulated fuel load in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csongor Vágási</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter László Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Madsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+                <w:t xml:space="preserve">Colin Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Missé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Hamede</w:t>
+                <w:t xml:space="preserve">Csongor I Vaǵaśi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (1), pp.jeb183517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.183517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469626v1</w:t>
+                <w:t xml:space="preserve">hal-02392247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing morphology, flight type and migration distance predict accumulated fuel load in birds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Péter László Pap</w:t>
+                <w:t xml:space="preserve">Transmissible cancer and the evolution of sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Palmer</w:t>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csongor I Vaǵaśi</w:t>
+                <w:t xml:space="preserve">Rodrigo Hamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222 (1), pp.jeb183517. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (6), pp.e3000275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.183517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392247v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadside verges and cemeteries: Comparative analysis of anthropogenic orchid habitats in the Eastern Mediterranean</w:t>
               </w:r>
@@ -6972,77 +6972,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réka Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Löki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renáta Urgyán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristóf Süveges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (11), pp.6655-6664. </w:t>
@@ -7387,51 +7387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pătraș</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Osváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janka Pénzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7750,51 +7750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endozoochory of aquatic ferns and angiosperms by mallards in Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Vizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7802,51 +7802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Molnár V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106 (4), pp.1714-1723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7880,103 +7880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How feathered are birds? Environment predicts both the mass and density of body feathers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Osváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timea Daubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Dyke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Fuisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (3), pp.701-712. </w:t>
@@ -8053,51 +8053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Wekerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timea Daubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csongor Vágási</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8425,51 +8425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Osváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Erritzøe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8745,51 +8745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual Dimorphism and Population Differences in Structural Properties of Barn Swallow (Hirundo rustica) Wing and Tail Feathers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Osváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Miguel Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8905,51 +8905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csongor Vágási</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Osváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Pape Møller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9009,51 +9009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific variation in the structural properties of flight feathers in birds indicates adaptation to flight requirements and habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Osváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krisztina Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9130,103 +9130,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong potential for endozoochory by waterfowl in a rare, ephemeral wetland plant species, Astragalus contortuplicatus (Fabaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Sonkoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Takács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Societatis Botanicorum Poloniae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84 (3), pp.321-326. </w:t>
@@ -9316,51 +9316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ria Mccann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (10), pp.e0141794. </w:t>
@@ -9398,90 +9398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological pace of life: the link between constitutive immunity, developmental period, and metabolic rate in European birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter László Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csongor István Vágási</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Osváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Veres-Szászka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9666,51 +9666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Ratio and Sexual Dimorphism of Three Lice Species with Contrasting Prevalence Parasitizing the House Sparrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter László Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costică Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10245,51 +10245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Mellon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckett Sterner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvid &#197;gren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoaf039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lelong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Priam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-025-01701-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Pap" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika B&#243;kony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka P&#233;nzes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Szab&#243;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Minias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corthay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Colchero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65286-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Kilili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Padilla-Morales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atahualpa Castillo-Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Monz&#243;n-Sandoval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina D&#237;az-Barba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98786-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Jim&#233;nez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Green" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;ndor Szab&#243;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Andr&#225;s Luk&#225;cs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary T Compton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie K Harris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Rupp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mallo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-24-0573" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Staerk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia A Conde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Liker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady8433" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Compton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tollis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Abegglen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2504512122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bilder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cagan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Degregori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41568-025-00841-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ad&#225;mkov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kauz&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Lendvai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.246848" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Kapsetaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoae016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110471" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L&#225;szl&#243; Pap" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.03325" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Pap" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I. Vagasi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0686" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Lovas-Kiss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Antal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mozs&#225;r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Nyeste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Somogyi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07124" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04695424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuul Sepp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maucourt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67501-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04869932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordyn Dolan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie &#922; Harris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoae011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Fekete" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#243;f S&#252;veges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Bak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Malk&#243;cs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02490" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#337; Nagy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor L&#246;ki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02642" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Navarro-Ramos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Urgy&#225;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14154" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jeanjean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10547" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154274v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0940" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tissot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Boddy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.861103" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314592v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Tak&#225;cs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2022.429" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Conde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04224-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Szentivanyi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-022-01623-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua T Ackerman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Adams" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12840" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Luk&#225;cs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Moln&#225;r V." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Nagy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13608" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Marton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L Pap" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9177" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#243;ra Magonyi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13973" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Navarro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1343712/v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jones" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Eberhart-Hertel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Freckleton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hoffman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kr&#252;ger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02911" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418441v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loiseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0253" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fekete" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy. Haszonits" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02531-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264768v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0744" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02468853v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Watson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Powell" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135793" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel&#237;cia Pall&#233;r-Kapusi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Halasi-Kov&#225;cs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004805117" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314616v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Osv&#225;th" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir-Cosmin David" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; J&#225;cint Nagy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa108" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02442711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Jennings" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13394" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Daubner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nord" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14075" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Mahr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia T&#243;th" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Hoi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-2821-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gouzerh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12920" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kleyheeg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Sramk&#243;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levente Laczk&#243;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5997" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314632v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit B&#243;dis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6920" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314644v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2020.073" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314630v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Zs&#243;lyomi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Attila Moln&#225;r" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Jord&#225;n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sennikov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2020.375" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314660v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Ljubka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3372/wi.49.49310" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314652v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Salamon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea P&#225;ndi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly189" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02469626v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Madsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Hamede" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000275" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392247v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Palmer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I Va&#501;a&#347;i" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.183517" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5245" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adamkova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Cepak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Michalkova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5629" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314667v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#259;tra&#537;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Mure&#537;an" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192701" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314651v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13228" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314671v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Sz&#233;kely-B&#233;res" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2434-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Eberhart-Phillips" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens K&#252;pper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristina Carmona-Isunza" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sama Zefania" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03833-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314664v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Vizi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12913" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314675v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Dyke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Fuisz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314684v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Wekerle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12820" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314679v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Szentiv&#225;nyi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Est&#243;k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2340-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419661v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bulla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valcu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan M. Dokter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei G. Dondua" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Kosztol&#225;nyi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20563" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314703v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Erritz&#248;e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-015-9349-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314686v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monif Alrashidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12540" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314698v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Aparicio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#337;rinc B&#259;rbos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Matyjasiak" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130844" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314706v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0678" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314720v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina S&#225;ndor" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12419" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314729v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Sonkoly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5586/asbp.2015.030" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314712v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martin-Silverstone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Mccann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jonsson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141794" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314731v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor Istv&#225;n V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Veres-Sz&#225;szka" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3108-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314735v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Sz&#233;kely" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Amat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060998" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314737v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costic&#259; Adam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Benk&#337;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-3157.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314733v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Kov&#225;cs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Galv&#225;n" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12139" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065002v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I. V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L. Pap" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Mellon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckett Sterner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvid &#197;gren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoaf039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lelong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Priam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-025-01701-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Pap" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika B&#243;kony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka P&#233;nzes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Szab&#243;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Jim&#233;nez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Green" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;ndor Szab&#243;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Andr&#225;s Luk&#225;cs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf192" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary T Compton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie K Harris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Rupp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-24-0573" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Staerk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia A Conde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Liker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady8433" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Minias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corthay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Colchero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65286-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Kilili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Padilla-Morales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atahualpa Castillo-Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Monz&#243;n-Sandoval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina D&#237;az-Barba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98786-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Compton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tollis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Abegglen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2504512122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bilder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cagan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Degregori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41568-025-00841-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ad&#225;mkov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kauz&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Lendvai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.246848" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Kapsetaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoae016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110471" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767412v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Pap" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I. Vagasi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0686" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Lovas-Kiss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Antal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mozs&#225;r" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Nyeste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Somogyi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04695424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuul Sepp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L&#225;szl&#243; Pap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.03325" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maucourt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67501-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04869932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordyn Dolan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie &#922; Harris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoae011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Fekete" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#243;f S&#252;veges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Bak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Malk&#243;cs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02490" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Navarro-Ramos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor L&#246;ki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Urgy&#225;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14154" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#337; Nagy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02642" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jeanjean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10547" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154274v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0940" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tissot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Boddy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.861103" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527342v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Conde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04224-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Tak&#225;cs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2022.429" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua T Ackerman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Adams" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12840" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Szentivanyi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-022-01623-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Luk&#225;cs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Moln&#225;r V." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Nagy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13608" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Marton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L Pap" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9177" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#243;ra Magonyi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13973" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Navarro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1343712/v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jones" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Eberhart-Hertel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Freckleton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hoffman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kr&#252;ger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02911" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418441v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loiseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0253" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fekete" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy. Haszonits" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02531-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264768v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0744" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02468853v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Watson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Powell" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135793" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel&#237;cia Pall&#233;r-Kapusi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Halasi-Kov&#225;cs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004805117" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Mahr" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia T&#243;th" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Hoi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-2821-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Osv&#225;th" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Daubner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nord" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14075" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778910v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gouzerh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12920" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314616v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir-Cosmin David" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; J&#225;cint Nagy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa108" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02442711v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Jennings" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13394" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kleyheeg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Sramk&#243;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levente Laczk&#243;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5997" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314632v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit B&#243;dis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6920" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314644v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2020.073" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314630v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Zs&#243;lyomi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Attila Moln&#225;r" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Jord&#225;n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sennikov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2020.375" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314660v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Ljubka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3372/wi.49.49310" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314652v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Salamon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea P&#225;ndi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly189" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392247v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Palmer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I Va&#501;a&#347;i" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.183517" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02469626v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Madsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Hamede" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000275" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5245" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adamkova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Cepak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Michalkova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5629" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314667v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#259;tra&#537;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Mure&#537;an" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192701" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314651v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13228" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314671v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Sz&#233;kely-B&#233;res" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2434-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Eberhart-Phillips" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens K&#252;pper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristina Carmona-Isunza" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sama Zefania" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03833-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314664v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Vizi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12913" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314675v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Dyke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Fuisz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314684v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Wekerle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12820" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314679v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Szentiv&#225;nyi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Est&#243;k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2340-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419661v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bulla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valcu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan M. Dokter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei G. Dondua" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Kosztol&#225;nyi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20563" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314703v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Erritz&#248;e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-015-9349-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314686v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monif Alrashidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12540" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314698v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Aparicio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#337;rinc B&#259;rbos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Matyjasiak" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130844" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314706v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0678" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314720v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina S&#225;ndor" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12419" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314729v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Sonkoly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5586/asbp.2015.030" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314712v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martin-Silverstone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Mccann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jonsson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141794" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314731v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor Istv&#225;n V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Veres-Sz&#225;szka" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3108-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314735v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Sz&#233;kely" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Amat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060998" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314737v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costic&#259; Adam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Benk&#337;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-3157.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314733v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Kov&#225;cs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Galv&#225;n" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12139" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065002v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I. V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L. Pap" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>