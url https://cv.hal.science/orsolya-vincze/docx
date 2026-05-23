--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic Relationships of Immune Function and Oxidative Physiology With Sexual Selection and Parental Effort in Male and Female Birds</w:t>
+                <w:t xml:space="preserve">Maximum lifespan and brain size in mammals are associated with gene family size expansion related to immune system functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Pap</w:t>
+                <w:t xml:space="preserve">Huseyin Kilili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csongor Vágási</w:t>
+                <w:t xml:space="preserve">Benjamin Padilla-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Bókony</w:t>
+                <w:t xml:space="preserve">Atahualpa Castillo-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janka Pénzes</w:t>
+                <w:t xml:space="preserve">Jimena Monzón-Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krisztián Szabó</w:t>
+                <w:t xml:space="preserve">Karina Díaz-Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.15087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98786-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314548v1</w:t>
+                <w:t xml:space="preserve">hal-05314545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better out than in: faecal matrix inhibits establishment success after waterfowl endozoochory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunological surveillance against cancer across mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iciar Jiménez-Martín</w:t>
+                <w:t xml:space="preserve">Piotr Minias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Green</w:t>
+                <w:t xml:space="preserve">Alexandre Corthay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nándor Szabó</w:t>
+                <w:t xml:space="preserve">Fernando Colchero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balázs András Lukács</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaf192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65286-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294567v1</w:t>
+                <w:t xml:space="preserve">hal-05387478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer Prevalence across Vertebrates</w:t>
               </w:r>
@@ -815,384 +815,384 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia A Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Liker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (40), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.ady8433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological surveillance against cancer across mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+                <w:t xml:space="preserve">Phylogenetic Relationships of Immune Function and Oxidative Physiology With Sexual Selection and Parental Effort in Male and Female Birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Minias</w:t>
+                <w:t xml:space="preserve">Csongor Vágási</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Corthay</w:t>
+                <w:t xml:space="preserve">Veronika Bókony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Colchero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+                <w:t xml:space="preserve">Janka Pénzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztián Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65286-x⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387478v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum lifespan and brain size in mammals are associated with gene family size expansion related to immune system functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Better out than in: faecal matrix inhibits establishment success after waterfowl endozoochory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Padilla-Morales</w:t>
+                <w:t xml:space="preserve">Iciar Jiménez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atahualpa Castillo-Morales</w:t>
+                <w:t xml:space="preserve">Andy Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimena Monzón-Sandoval</w:t>
+                <w:t xml:space="preserve">Nándor Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Díaz-Barba</w:t>
+                <w:t xml:space="preserve">Balázs András Lukács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.15087. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-98786-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaf192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314545v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical indeed</w:t>
               </w:r>
@@ -1440,918 +1440,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songbirds avoid the oxidative stress costs of high blood glucose levels: a comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Oxidative state is associated with migration distance, but not traits linked to flight energetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter László Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csongor Vágási</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.246848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2025 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jav.03325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314569v1</w:t>
+                <w:t xml:space="preserve">hal-05314555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germline mutation rate predicts cancer mortality across 37 vertebrate species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bird‐mediated endozoochory as a potential dispersal mechanism of bony fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Kapsetaki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+                <w:t xml:space="preserve">Attila Mozsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+                <w:t xml:space="preserve">Krisztián Nyeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóra Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/emph/eoae016⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869891v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography of endangered juvenile green turtles in face of environmental changes: 10 years of capture-mark-recapture efforts in Martinique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Priam</w:t>
+                <w:t xml:space="preserve">Approaches and methods to study wildlife cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuul Sepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.14144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04585210v1</w:t>
+                <w:t xml:space="preserve">hal-04695424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated evolution of oxidative physiology and MHC-based immunosurveillance in birds</w:t>
+                <w:t xml:space="preserve">Songbirds avoid the oxidative stress costs of high blood glucose levels: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Minias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter L. Pap</w:t>
+                <w:t xml:space="preserve">Csongor Vágási</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Adámková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Kauzálová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ádám Lendvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.0686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 227 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.246848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767412v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird‐mediated endozoochory as a potential dispersal mechanism of bony fishes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dóra Somogyi</w:t>
+                <w:t xml:space="preserve">Germline mutation rate predicts cancer mortality across 37 vertebrate species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Kapsetaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Compton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walker Mellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.122-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emph/eoae016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.07124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05314562v1</w:t>
+                <w:t xml:space="preserve">hal-04869891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches and methods to study wildlife cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tuul Sepp</w:t>
+                <w:t xml:space="preserve">Demography of endangered juvenile green turtles in face of environmental changes: 10 years of capture-mark-recapture efforts in Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Girondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Habold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Priam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.14144⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291, pp.110471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695424v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative state is associated with migration distance, but not traits linked to flight energetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated evolution of oxidative physiology and MHC-based immunosurveillance in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Minias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter L. Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter László Pap</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Csongor Vágási</w:t>
+                <w:t xml:space="preserve">Csongor I. Vagasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2025 (2), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2025), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jav.03325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.0686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314555v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response of sea turtles to vocalizations opens new perspectives to reduce their bycatch</w:t>
               </w:r>
@@ -2471,51 +2471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history traits and cancer prevalence in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Kapsetaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Compton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,51 +2739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits for transport: Alien wetland plants gain an advantage during endozoochorous seed dispersal by waterfowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Navarro-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3403,654 +3403,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer risk across mammals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+                <w:t xml:space="preserve">Plants dispersed by a non‐frugivorous migrant change throughout the annual cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renáta Urgyán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia Conde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Pavard</w:t>
+                <w:t xml:space="preserve">Balázs Lukács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réka Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Molnár V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04224-5⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527342v1</w:t>
+                <w:t xml:space="preserve">hal-05314580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native and alien poplar plantations are important habitats for terrestrial orchids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancer risk across mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Attila Takács</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Colchero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preslia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 601 (7892), pp.263-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04224-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23855/preslia.2022.429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05314592v1</w:t>
+                <w:t xml:space="preserve">hal-03527342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative meta‐analysis reveals no association between mercury contamination and body condition in birds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Carravieri</w:t>
+                <w:t xml:space="preserve">Native and alien poplar plantations are important habitats for terrestrial orchids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristóf Süveges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Löki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua T Ackerman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evan Adams</w:t>
+                <w:t xml:space="preserve">Attila Takács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12840⟩</w:t>
+              <w:t xml:space="preserve">Preslia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (3), pp.429-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23855/preslia.2022.429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584382v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking wildlife diseases using community science: an example through toad myiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Szentivanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 68 (6), pp.74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10344-022-01623-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants dispersed by a non‐frugivorous migrant change throughout the annual cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renáta Urgyán</w:t>
+                <w:t xml:space="preserve">Quantitative meta‐analysis reveals no association between mercury contamination and body condition in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balázs Lukács</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Réka Fekete</w:t>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attila Molnár V.</w:t>
+                <w:t xml:space="preserve">Joshua T Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">András Nagy</w:t>
+                <w:t xml:space="preserve">Evan Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (1), pp.70-82. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (4), pp.1253-1271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.12840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314580v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative physiology is weakly associated with pigmentation in birds</w:t>
               </w:r>
@@ -4075,51 +4075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csongor I Vágási</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Bókony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter L Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4183,77 +4183,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual dimorphism in immune function and oxidative physiology across birds: The role of sexual selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csongor Vágási</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janka Pénzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krisztián Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nóra Magonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4304,51 +4304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alien Advantage in Endozoochorous Seed Dispersal of Aquatic Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,563 +4432,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptionally high apparent adult survival in three tropical species of plovers in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avian blood parasite richness decreases with major histocompatibility complex class I loci number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Jones</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jav.02911⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.20210253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2021.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314596v1</w:t>
+                <w:t xml:space="preserve">hal-03418441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian blood parasite richness decreases with major histocompatibility complex class I loci number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+                <w:t xml:space="preserve">Exceptionally high apparent adult survival in three tropical species of plovers in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Eberhart-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Freckleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Loiseau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (8), pp.20210253. </w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2022 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2021.0253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jav.02911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418441v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid continental spread of a salt-tolerant plant along the European road network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is degree of sociality associated with reproductive senescence? A comparative analysis across birds and mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csongor I Vágási</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fekete</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+                <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-021-02531-6⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376 (1823), pp.20190744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314605v1</w:t>
+                <w:t xml:space="preserve">hal-03264768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is degree of sociality associated with reproductive senescence? A comparative analysis across birds and mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Csongor I Vágási</w:t>
+                <w:t xml:space="preserve">Rapid continental spread of a salt-tolerant plant along the European road network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gy. Haszonits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 376 (1823), pp.20190744. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (8), pp.2661-2674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-021-02531-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264768v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will urbanisation affect the expression level of genes related to cancer of wild great tits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5072,853 +5072,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of dispersal of invasive cyprinid eggs inside migratory waterfowl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
+                <w:t xml:space="preserve">Eco‐evolutionary perspectives of the dynamic relationships linking senescence and cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felícia Pallér-Kapusi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béla Halasi-Kovács</w:t>
+                <w:t xml:space="preserve">Geordie Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2004805117⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1), pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314619v1</w:t>
+                <w:t xml:space="preserve">mnhn-02442711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-like growth factor 1 is related to the expression of plumage traits in a passerine species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological characterization of flight feather shafts in four bird species with different flight styles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Osváth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Mahr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+                <w:t xml:space="preserve">Dragomir-Cosmin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsófia Tóth</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">László Jácint Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lendvai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-020-2821-6⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (1), pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314620v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down feather morphology reflects adaptation to habitat and thermal conditions across the avian phylogeny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Péter Pap</w:t>
+                <w:t xml:space="preserve">Experimental evidence of dispersal of invasive cyprinid eggs inside migratory waterfowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Löki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felícia Pallér-Kapusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely Osváth</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béla Halasi-Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.14075⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (27), pp.15397-15399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2004805117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314610v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare and unique adaptations to cancer in domesticated species: An untapped resource?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Down feather morphology reflects adaptation to habitat and thermal conditions across the avian phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Osváth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Daubner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12920⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (10), pp.2365-2376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.14075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778910v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characterization of flight feather shafts in four bird species with different flight styles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gergely Osváth</w:t>
+                <w:t xml:space="preserve">Insulin-like growth factor 1 is related to the expression of plumage traits in a passerine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Mahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragomir-Cosmin David</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Herbert Hoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lendvai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa108⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (3), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-020-2821-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314616v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco‐evolutionary perspectives of the dynamic relationships linking senescence and cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Rare and unique adaptations to cancer in domesticated species: An untapped resource?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geordie Jennings</w:t>
+                <w:t xml:space="preserve">Flora Gouzerh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (1), pp.141-152. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.1605-1614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02442711v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed mass, hardness, and phylogeny explain the potential for endozoochory by granivorous waterbirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6142,90 +6142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decline and recovery of populations of Potamogeton coloratus in Hungary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Lukács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Molnár V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Mészáros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6276,51 +6276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of hybridization between Galatella villosa and G. linosyris, and a taxonomic reappraisal of the hybrid G. ×subvillosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Takács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Zsólyomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6436,51 +6436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristóf Süveges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Löki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Ljubka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6544,77 +6544,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vane macrostructure of primary feathers and its adaptations to flight in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csongor Vágási</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsuzsa Salamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6672,887 +6672,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing morphology, flight type and migration distance predict accumulated fuel load in birds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Péter László Pap</w:t>
+                <w:t xml:space="preserve">Selection on multiple sexual signals in two Central and Eastern European populations of the barn swallow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Palmer</w:t>
+                <w:t xml:space="preserve">Attila Fülöp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csongor I Vaǵaśi</w:t>
+                <w:t xml:space="preserve">Marie Adamkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Cepak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romana Michalkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.183517⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (19), pp.11277-11287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392247v1</w:t>
+                <w:t xml:space="preserve">hal-05314656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmissible cancer and the evolution of sex</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Missé</w:t>
+                <w:t xml:space="preserve">Wing morphology, flight type and migration distance predict accumulated fuel load in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csongor Vágási</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter László Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Hamede</w:t>
+                <w:t xml:space="preserve">Colin Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csongor I Vaǵaśi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (1), pp.jeb183517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.183517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469626v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadside verges and cemeteries: Comparative analysis of anthropogenic orchid habitats in the Eastern Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
+                <w:t xml:space="preserve">Transmissible cancer and the evolution of sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Hamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (6), pp.e3000275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.5245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05314655v1</w:t>
+                <w:t xml:space="preserve">hal-02469626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection on multiple sexual signals in two Central and Eastern European populations of the barn swallow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romana Michalkova</w:t>
+                <w:t xml:space="preserve">Roadside verges and cemeteries: Comparative analysis of anthropogenic orchid habitats in the Eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réka Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Löki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renáta Urgyán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristóf Süveges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (19), pp.11277-11287. </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.6655-6664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.5629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314656v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental increase in baseline corticosterone level reduces oxidative damage and enhances innate immune response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Longevity and life history coevolve with oxidative stress in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csongor Vágási</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pătraș</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cosmin Mureșan</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Osváth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janka Pénzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192701⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.152-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314667v1</w:t>
+                <w:t xml:space="preserve">hal-05314651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longevity and life history coevolve with oxidative stress in birds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental increase in baseline corticosterone level reduces oxidative damage and enhances innate immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csongor Vágási</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pătraș</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Janka Pénzes</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Mureșan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (1), pp.152-161. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0192701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314651v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative physiology of reproduction in a passerine bird: a field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Fülöp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Székely-Béres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7750,103 +7750,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endozoochory of aquatic ferns and angiosperms by mallards in Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Vizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Molnár V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106 (4), pp.1714-1723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7880,103 +7880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How feathered are birds? Environment predicts both the mass and density of body feathers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Osváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timea Daubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Dyke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Fuisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (3), pp.701-712. </w:t>
@@ -8014,103 +8014,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phylogenetic comparative analysis reveals correlations between body feather structure and habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Wekerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timea Daubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csongor Vágási</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (6), pp.1241-1251. </w:t>
@@ -8386,90 +8386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Adaptations to Migration in Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csongor Vágási</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Osváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Erritzøe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8726,507 +8726,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual Dimorphism and Population Differences in Structural Properties of Barn Swallow (Hirundo rustica) Wing and Tail Feathers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interspecific variation in the structural properties of flight feathers in birds indicates adaptation to flight requirements and habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Osváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Miguel Aparicio</w:t>
+                <w:t xml:space="preserve">Krisztina Sándor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lőrinc Bărbos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Matyjasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130844⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (6), pp.746-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314714v1</w:t>
+                <w:t xml:space="preserve">hal-05314720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain regions associated with visual cues are important for bird migration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sexual Dimorphism and Population Differences in Structural Properties of Barn Swallow (Hirundo rustica) Wing and Tail Feathers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Osváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lőrinc Bărbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Pape Møller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piotr Matyjasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (11), pp.20150678. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0130844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2015.0678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314706v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variation in the structural properties of flight feathers in birds indicates adaptation to flight requirements and habitat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Brain regions associated with visual cues are important for bird migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csongor Vágási</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Osváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krisztina Sándor</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (6), pp.746-757. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (11), pp.20150678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2015.0678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314720v1</w:t>
+                <w:t xml:space="preserve">hal-05314706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong potential for endozoochory by waterfowl in a rare, ephemeral wetland plant species, Astragalus contortuplicatus (Fabaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Lovas-Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Sonkoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Takács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Societatis Botanicorum Poloniae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84 (3), pp.321-326. </w:t>
@@ -9316,51 +9316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ria Mccann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (10), pp.e0141794. </w:t>
@@ -9398,90 +9398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological pace of life: the link between constitutive immunity, developmental period, and metabolic rate in European birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter László Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csongor István Vágási</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Osváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Veres-Szászka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9526,373 +9526,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Environment but Not Genetic Differentiation Influences Biparental Care in Ten Plover Populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex Ratio and Sexual Dimorphism of Three Lice Species with Contrasting Prevalence Parasitizing the House Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter László Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costică Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csongor István Vágási</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Benkő</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (4), pp.e60998. </w:t>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (1), pp.24-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1645/GE-3157.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314735v1</w:t>
+                <w:t xml:space="preserve">hal-05314737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Ratio and Sexual Dimorphism of Three Lice Species with Contrasting Prevalence Parasitizing the House Sparrow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Péter László Pap</w:t>
+                <w:t xml:space="preserve">Local Environment but Not Genetic Differentiation Influences Biparental Care in Ten Plover Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costică Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Csongor István Vágási</w:t>
+                <w:t xml:space="preserve">Tamás Székely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Küpper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monif Alrashidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Benkő</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 99 (1), pp.24-30. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e60998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1645/GE-3157.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314737v1</w:t>
+                <w:t xml:space="preserve">hal-05314735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of variation in uropygial gland size in European birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csongor Vágási</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">István Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Galván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Pap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (3), pp.543-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10010,51 +10010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter L. Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10245,51 +10245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Mellon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckett Sterner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvid &#197;gren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoaf039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lelong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Priam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-025-01701-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Pap" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika B&#243;kony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka P&#233;nzes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Szab&#243;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Jim&#233;nez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Green" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;ndor Szab&#243;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Andr&#225;s Luk&#225;cs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf192" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary T Compton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie K Harris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Rupp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-24-0573" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Staerk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia A Conde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Liker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady8433" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Minias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corthay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Colchero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65286-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Kilili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Padilla-Morales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atahualpa Castillo-Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Monz&#243;n-Sandoval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina D&#237;az-Barba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98786-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Compton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tollis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Abegglen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2504512122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bilder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cagan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Degregori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41568-025-00841-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ad&#225;mkov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kauz&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Lendvai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.246848" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Kapsetaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoae016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110471" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767412v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Pap" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I. Vagasi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0686" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Lovas-Kiss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Antal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mozs&#225;r" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Nyeste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Somogyi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04695424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuul Sepp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L&#225;szl&#243; Pap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.03325" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maucourt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67501-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04869932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordyn Dolan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie &#922; Harris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoae011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Fekete" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#243;f S&#252;veges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Bak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Malk&#243;cs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02490" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Navarro-Ramos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor L&#246;ki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Urgy&#225;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14154" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#337; Nagy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02642" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jeanjean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10547" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154274v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0940" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tissot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Boddy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.861103" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527342v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Conde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04224-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Tak&#225;cs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2022.429" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua T Ackerman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Adams" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12840" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Szentivanyi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-022-01623-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Luk&#225;cs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Moln&#225;r V." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Nagy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13608" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Marton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L Pap" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9177" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#243;ra Magonyi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13973" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Navarro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1343712/v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jones" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Eberhart-Hertel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Freckleton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hoffman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kr&#252;ger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02911" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418441v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loiseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0253" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fekete" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy. Haszonits" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02531-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264768v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0744" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02468853v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Watson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Powell" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135793" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel&#237;cia Pall&#233;r-Kapusi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Halasi-Kov&#225;cs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004805117" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Mahr" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia T&#243;th" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Hoi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-2821-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Osv&#225;th" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Daubner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nord" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14075" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778910v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gouzerh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12920" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314616v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir-Cosmin David" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; J&#225;cint Nagy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa108" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02442711v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Jennings" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13394" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kleyheeg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Sramk&#243;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levente Laczk&#243;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5997" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314632v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit B&#243;dis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6920" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314644v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2020.073" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314630v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Zs&#243;lyomi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Attila Moln&#225;r" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Jord&#225;n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sennikov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2020.375" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314660v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Ljubka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3372/wi.49.49310" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314652v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Salamon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea P&#225;ndi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly189" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392247v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Palmer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I Va&#501;a&#347;i" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.183517" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02469626v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Madsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Hamede" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000275" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5245" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adamkova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Cepak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Michalkova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5629" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314667v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#259;tra&#537;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Mure&#537;an" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192701" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314651v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13228" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314671v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Sz&#233;kely-B&#233;res" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2434-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Eberhart-Phillips" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens K&#252;pper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristina Carmona-Isunza" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sama Zefania" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03833-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314664v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Vizi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12913" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314675v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Dyke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Fuisz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314684v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Wekerle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12820" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314679v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Szentiv&#225;nyi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Est&#243;k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2340-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419661v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bulla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valcu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan M. Dokter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei G. Dondua" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Kosztol&#225;nyi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20563" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314703v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Erritz&#248;e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-015-9349-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314686v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monif Alrashidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12540" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314698v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Aparicio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#337;rinc B&#259;rbos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Matyjasiak" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130844" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314706v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0678" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314720v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina S&#225;ndor" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12419" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314729v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Sonkoly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5586/asbp.2015.030" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314712v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martin-Silverstone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Mccann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jonsson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141794" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314731v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor Istv&#225;n V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Veres-Sz&#225;szka" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3108-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314735v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Sz&#233;kely" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Amat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060998" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314737v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costic&#259; Adam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Benk&#337;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-3157.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314733v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Kov&#225;cs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Galv&#225;n" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12139" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065002v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I. V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L. Pap" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Mellon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckett Sterner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvid &#197;gren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoaf039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lelong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Priam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-025-01701-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Kilili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Padilla-Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atahualpa Castillo-Morales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Monz&#243;n-Sandoval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina D&#237;az-Barba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98786-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Minias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corthay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Colchero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65286-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary T Compton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie K Harris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Rupp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-24-0573" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Staerk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia A Conde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Liker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady8433" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Pap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika B&#243;kony" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka P&#233;nzes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Szab&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Jim&#233;nez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Green" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;ndor Szab&#243;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Andr&#225;s Luk&#225;cs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf192" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Compton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tollis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Abegglen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2504512122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bilder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cagan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Degregori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41568-025-00841-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L&#225;szl&#243; Pap" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.03325" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Lovas-Kiss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Antal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mozs&#225;r" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Nyeste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Somogyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07124" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04695424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuul Sepp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ad&#225;mkov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kauz&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Lendvai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.246848" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Kapsetaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoae016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110471" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Pap" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I. Vagasi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0686" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maucourt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67501-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04869932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordyn Dolan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie &#922; Harris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoae011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Fekete" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#243;f S&#252;veges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Bak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Malk&#243;cs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02490" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Navarro-Ramos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor L&#246;ki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Urgy&#225;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14154" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#337; Nagy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02642" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jeanjean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10547" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154274v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0940" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tissot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Boddy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.861103" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Luk&#225;cs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Moln&#225;r V." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Nagy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13608" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527342v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Conde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04224-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Tak&#225;cs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2022.429" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Szentivanyi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-022-01623-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua T Ackerman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Adams" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12840" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Marton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L Pap" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9177" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#243;ra Magonyi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13973" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Navarro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1343712/v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loiseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0253" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jones" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Eberhart-Hertel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Freckleton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hoffman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kr&#252;ger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02911" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264768v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0744" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314605v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fekete" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy. Haszonits" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02531-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02468853v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Watson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Powell" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135793" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02442711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Jennings" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13394" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314616v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Osv&#225;th" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir-Cosmin David" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; J&#225;cint Nagy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa108" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel&#237;cia Pall&#233;r-Kapusi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Halasi-Kov&#225;cs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004805117" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Daubner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nord" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14075" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Mahr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia T&#243;th" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Hoi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-2821-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gouzerh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12920" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kleyheeg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Sramk&#243;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levente Laczk&#243;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5997" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314632v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit B&#243;dis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6920" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314644v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2020.073" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314630v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Zs&#243;lyomi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Attila Moln&#225;r" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Jord&#225;n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sennikov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2020.375" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314660v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Ljubka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3372/wi.49.49310" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314652v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Salamon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea P&#225;ndi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly189" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adamkova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Cepak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Michalkova" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5629" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392247v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Palmer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I Va&#501;a&#347;i" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.183517" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02469626v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Madsen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Hamede" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000275" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314655v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5245" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314651v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#259;tra&#537;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13228" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314667v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Mure&#537;an" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192701" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314671v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Sz&#233;kely-B&#233;res" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2434-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Eberhart-Phillips" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens K&#252;pper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristina Carmona-Isunza" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sama Zefania" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03833-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314664v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Vizi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12913" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314675v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Dyke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Fuisz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314684v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Wekerle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12820" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314679v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Szentiv&#225;nyi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Est&#243;k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2340-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419661v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bulla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valcu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan M. Dokter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei G. Dondua" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Kosztol&#225;nyi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20563" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314703v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Erritz&#248;e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-015-9349-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314686v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monif Alrashidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12540" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314698v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314720v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina S&#225;ndor" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#337;rinc B&#259;rbos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12419" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314714v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Aparicio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Matyjasiak" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130844" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314706v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0678" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314729v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Sonkoly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5586/asbp.2015.030" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314712v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martin-Silverstone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Mccann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jonsson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141794" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314731v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor Istv&#225;n V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Veres-Sz&#225;szka" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3108-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314737v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costic&#259; Adam" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Benk&#337;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-3157.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314735v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Sz&#233;kely" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Amat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060998" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314733v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Kov&#225;cs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Galv&#225;n" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12139" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065002v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I. V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L. Pap" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>