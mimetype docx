--- v0 (2026-03-10)
+++ v1 (2026-05-05)
@@ -1010,1913 +1010,1913 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouille du mois. Bellegarde. Un voyage à travers les âges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fourloubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 627, pp.46-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographier l’archéologie des grottes ornées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Konik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Coye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.6-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.14319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le relevé interdisciplinaire d’art pariétal paléolithique en trois dimensions : intérêt, méthode et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilia Barbuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Konik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.3410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoire de l'individu. conception du corps et représentation de soi dans l'art paléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire, Art et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LXXIII (73), pp.167-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Still no archaeological evidence that Neanderthals created Iberian cave art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Bosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Conkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.102640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art rupestre en abri sous-roche du Paléolithique supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (3), pp.102782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2020.102782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts méthodologiques 3D appliqués à l’étude de l’art paléolithique : une nouvelle dimension pour les relevés d’art préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lepelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.21510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An approach to Palaeolithic networks: The question of symbolic territories and their interpretation through Magdalenian art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 503, pp.233-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02437114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unas fechas antiguas no hacen une nueva arqueología: la necesitad de integar métodos arquemétricos y arqueológicos en los estudios de arte rupestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Bosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret W Conkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anejos de Nailos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.17-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.82-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.5500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai d’une anthropologie des images paléolithiques du Roc-aux-Sorciers (Angles-sur-l’Anglin, Vienne, France) : entre continuités et discontinuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.137-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.4014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological contribution to the integrated study of European Palaeolithic rock art: the issue of the audience and the perceptibility of Roc-aux-Sorciers rock art (Angles-sur-l’Anglin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 430, pp.114-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social dimension of human depiction in Magdalenian rock art (16,500 cal. BP–12,000 cal. BP): The case of the Roc-aux-Sorciers rock-shelter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 430, pp.97-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de l’altérité au Paléolithique.Essai sur le rôle des figures humaines magdaléniennes sur support mobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Actes du colloque « L'art au quotidien - Objets ornés du Paléolithique supérieur »,, Actes du colloque « L'art au quotidien - Objets ornés du Paléolithique supérieur » (Numéro Spécial)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image de soi en préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéo.doct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.171-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.4883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of 3D technologies to the analysis of form in Late Palaeolithic rock carvings: the case of the Roc-aux-Sorciers rock-shelter (Angles-sur-l’Anglin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.140-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The depiction of the individual in prehistory: human representations in Magdalenian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (338), pp.985-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00049814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JC3DSHS 10 ans d'expérience, 10 ans à venir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Verriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JC3DSHS 2023 - Les Journées du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France. 95 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604789v1</w:t>
-              </w:r>
-[...1725 lines deleted...]
-                <w:t xml:space="preserve">hal-04490920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3078,64 +3078,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome II : Le Paléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fourloubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3393,51 +3393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6312B7E"/>
+    <w:nsid w:val="EF487775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3624,51 +3624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oscar-fuentes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18561020X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albgrall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Abgrall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079813v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilia Barbuti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3410" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.14319" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2020.102782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bosinski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Conkey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102640" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lepel&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21510" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Conkey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5500" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.12.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577376v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081452v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4883" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00049814" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-NMMNQ3TF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comum.rcaap.pt/bitstream/10400.26/38285/1/C%c3%b4a%20Symposium%202021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01337663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oscar-fuentes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18561020X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albgrall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Abgrall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079813v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.14319" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilia Barbuti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3410" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bosinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Conkey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102640" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2020.102782" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lepel&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Conkey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5500" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.12.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4883" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00049814" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-NMMNQ3TF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comum.rcaap.pt/bitstream/10400.26/38285/1/C%c3%b4a%20Symposium%202021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01337663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>