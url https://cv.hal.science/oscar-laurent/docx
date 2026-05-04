--- v0 (2026-03-07)
+++ v1 (2026-05-04)
@@ -709,421 +709,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of zircons and zircons: The tumultuous story of Zr-Hf and REE during cooling of peralkaline granites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïs Monnier</w:t>
+                <w:t xml:space="preserve">Crystallization conditions and magmatic–hydrothermal evolution of syenite dykes spatially associated with gold mineralization: the example of the Dolodau syenite–carbonatite complex, Abitibi greenstone belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.039⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (6), pp.1062-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2024-0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382332v1</w:t>
+                <w:t xml:space="preserve">hal-05381627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Carboniferous-Early Permian geodynamic evolution of NW Iran: Zircon U-Pb ages, Hf isotopes, and whole rock geochemistry of Salmas amphibolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robab Hajialioghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohssen Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorraya Saeidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 164, pp.102089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2025.102089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization conditions and magmatic–hydrothermal evolution of syenite dykes spatially associated with gold mineralization: the example of the Dolodau syenite–carbonatite complex, Abitibi greenstone belt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Mathieu</w:t>
+                <w:t xml:space="preserve">Of zircons and zircons: The tumultuous story of Zr-Hf and REE during cooling of peralkaline granites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Estrade</w:t>
+                <w:t xml:space="preserve">Stefano Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Miranda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Cyrielle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Grégoire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Leisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (6), pp.1062-1087. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 402, pp.250-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjes-2024-0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381627v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Devonian, late Carboniferous, and Triassic magmatic flare-ups in eastern Armorica (Sakarya Zone, Turkey) as revealed by detrital zircon U-Pb-Hf isotopic data</w:t>
               </w:r>
@@ -1148,51 +1148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Candan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cengiz Okuyucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1237,546 +1237,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deformed alkaline Balda granite (Northern Cameroon): A witness of back-arc basin in the northern part of Central African Orogenic Belt</w:t>
+                <w:t xml:space="preserve">PGE-Ni-Cu sulphide segregation by interaction of basaltic melt and peridotite xenoliths of the Catalan Volcanic Zone (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubakar Bello</w:t>
+                <w:t xml:space="preserve">Miguel Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Dawaï</w:t>
+                <w:t xml:space="preserve">Erwin Schettino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Marc Campeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Irene Martinez Dopico</w:t>
+                <w:t xml:space="preserve">José María González-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 410, pp.107490. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 488-489 (3), pp.107820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751379v1</w:t>
+                <w:t xml:space="preserve">hal-04792430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGE-Ni-Cu sulphide segregation by interaction of basaltic melt and peridotite xenoliths of the Catalan Volcanic Zone (Spain)</w:t>
+                <w:t xml:space="preserve">The deformed alkaline Balda granite (Northern Cameroon): A witness of back-arc basin in the northern part of Central African Orogenic Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Roquet</w:t>
+                <w:t xml:space="preserve">Aboubakar Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Schettino</w:t>
+                <w:t xml:space="preserve">Daouda Dawaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Campeny</w:t>
+                <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José María González-Jiménez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Grégoire</w:t>
+                <w:t xml:space="preserve">Carmen Irene Martinez Dopico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 488-489 (3), pp.107820. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 410, pp.107490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792430v1</w:t>
+                <w:t xml:space="preserve">hal-04751379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking quartz and zircon provenance in sedimentary rocks using Ti distributions: Unlocking the volcanic-plutonic connection in old igneous systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">At the Dawn of Continents: Archean Tonalite-Trondhjemite-Granodiorite Suites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Fonseca Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Troch</w:t>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S. Siddoway</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118906⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.174-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792435v1</w:t>
+                <w:t xml:space="preserve">hal-04637214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the Dawn of Continents: Archean Tonalite-Trondhjemite-Granodiorite Suites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking quartz and zircon provenance in sedimentary rocks using Ti distributions: Unlocking the volcanic-plutonic connection in old igneous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Fonseca Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Guitreau</w:t>
+                <w:t xml:space="preserve">J. Troch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bruand</w:t>
+                <w:t xml:space="preserve">C.S. Siddoway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Tavazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (3), pp.174-179. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 643, pp.118906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637214v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the magmatic and hydrothermal evolution of rare-metal granites through apatite geochemistry and geochronology: The Variscan Beauvoir granite (French Massif Central)</w:t>
               </w:r>
@@ -1909,51 +1909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing fluid signature and metal mobility in complex orogens: insights from Pb-Zn mineralization in the Pyrenean Axial Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cugerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2020,351 +2020,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explosive volcanism of Piton des Neiges (Reunion Island) and excess age dispersion in sanidine: Insights into magma chamber processes in a hotspot setting</w:t>
+                <w:t xml:space="preserve">High-precision zircon age spectra record the dynamics and evolution of large open-system silicic magma reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paula Castellanos Melendez</w:t>
+                <w:t xml:space="preserve">Lorenzo Tavazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Di Muro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaudia Kuiper</w:t>
+                <w:t xml:space="preserve">Rita Economos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Wijbrans</w:t>
+                <w:t xml:space="preserve">Silvano Sinigoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121539⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 623, pp.118432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246732v1</w:t>
+                <w:t xml:space="preserve">hal-04245790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision zircon age spectra record the dynamics and evolution of large open-system silicic magma reservoirs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explosive volcanism of Piton des Neiges (Reunion Island) and excess age dispersion in sanidine: Insights into magma chamber processes in a hotspot setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
+                <w:t xml:space="preserve">Maria Paula Castellanos Melendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Economos</w:t>
+                <w:t xml:space="preserve">Andréa Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvano Sinigoi</w:t>
+                <w:t xml:space="preserve">Klaudia Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Demarchi</w:t>
+                <w:t xml:space="preserve">Jan Wijbrans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 623, pp.118432. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 632, pp.121539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245790v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgeSpectraAnalyst: A MATLAB based package to model zircon age distributions in silicic magmatic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tavazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Economos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Szymanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2454,51 +2454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Werle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,51 +3371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Julieta Millán-Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Benites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María González-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3596,51 +3596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnet petrochronology reveals the lifetime and dynamics of phonolitic magma chambers at Somma-Vesuvius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4145,51 +4145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the fertility trend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Villela Cassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,161 +4260,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the Lened W-(Be) Skarn Deposit by Neutralization of a Magmatic Fluid—Evidence from H3BO3-Rich Fluids</w:t>
+                <w:t xml:space="preserve">Reworking subducted sediments in arc magmas and the isotopic diversity of the continental crust: The case of the Ordovician Famatinian crustal section, Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Legros</w:t>
+                <w:t xml:space="preserve">J Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Elongo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">J-F Wotzlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Adlakha</w:t>
+                <w:t xml:space="preserve">M A Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+                <w:t xml:space="preserve">J Otamendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.236. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 595, pp.117706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences12060236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863544v1</w:t>
+                <w:t xml:space="preserve">hal-03760591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Evolution at the Batu Hijau porphyry Cu-Au deposit, Indonesia: Hypogene Sulfide Precipitation at Low-Temperature from a Single-Phase Aqueous Magmatic Fluid during Chlorite-White Mica Alteration</w:t>
               </w:r>
@@ -4658,191 +4658,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reworking subducted sediments in arc magmas and the isotopic diversity of the continental crust: The case of the Ordovician Famatinian crustal section, Argentina</w:t>
+                <w:t xml:space="preserve">Formation of the Lened W-(Be) Skarn Deposit by Neutralization of a Magmatic Fluid—Evidence from H3BO3-Rich Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Cornet</w:t>
+                <w:t xml:space="preserve">Hélène Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M A Antonelli</w:t>
+                <w:t xml:space="preserve">Erin Adlakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Otamendi</w:t>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 595, pp.117706. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12060236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760591v1</w:t>
+                <w:t xml:space="preserve">hal-03863544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From gondwana rifting to alpine orogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5032,51 +5032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 2, Attempting to quantify mantle and crustal contributions in granitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Fiannacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5147,555 +5147,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryos of TTGs in Gore Mountain garnet megacrysts from water-fluxed melting of the lower crust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of high marine Ca/SO4 ratio on alteration of submarine basalts at 2.41 Ga documented by triple O and Sr isotopes of epidote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Wannhoff</w:t>
+                <w:t xml:space="preserve">D.O. Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Lundstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Darling</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.H. Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.N. Bindeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117058⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 358, pp.106164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436618v1</w:t>
+                <w:t xml:space="preserve">hal-03436606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of high marine Ca/SO4 ratio on alteration of submarine basalts at 2.41 Ga documented by triple O and Sr isotopes of epidote</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Middle-Late Triassic metamorphism of the Guajira Arch-basement: Insights from zircon U–Pb and Lu–Hf systematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. Lundstrom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Alejandro Piraquive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Reed</w:t>
+                <w:t xml:space="preserve">Andreas Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.N. Bindeman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristhian Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Alejandro Muñoz-Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106164⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.103397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436606v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle-Late Triassic metamorphism of the Guajira Arch-basement: Insights from zircon U–Pb and Lu–Hf systematics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kammer</w:t>
+                <w:t xml:space="preserve">Early Earth zircons formed in residual granitic melts produced by tonalite differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristhian Gómez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jana Björnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103397⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.437-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G49232.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436631v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Earth zircons formed in residual granitic melts produced by tonalite differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embryos of TTGs in Gore Mountain garnet megacrysts from water-fluxed melting of the lower crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Wannhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Björnsen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Darling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (4), pp.437-441. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 569, pp.117058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G49232.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760597v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of a fast-scanning quadrupole for LA-ICP-MS analysis of fluid inclusions</w:t>
               </w:r>
@@ -5939,429 +5939,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle versus crustal contributions in crustal-scale magmatic systems (Sesia Magmatic System, northern Italy) from coupling Hf isotopes and numerical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 1, granites and paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian-Christopher Storck</w:t>
+                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrea Galli</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-021-01847-9⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 402-403, pp.106291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436644v1</w:t>
+                <w:t xml:space="preserve">hal-03436613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple tectonic-magmatic Mo-enrichment events in Yuleken porphyry Cu-Mo deposit, NW China and its’ implications for the formation of giant porphyry Mo deposit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dolejš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Hong</w:t>
+                <w:t xml:space="preserve">Ming-Guo Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing-Wang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 139 (Part A), pp.104401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 1, granites and paradigms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Mantle versus crustal contributions in crustal-scale magmatic systems (Sesia Magmatic System, northern Italy) from coupling Hf isotopes and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian-Christopher Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozge Karakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
+                <w:t xml:space="preserve">Andrea Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 402-403, pp.106291. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-021-01847-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436613v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute Age and Temperature Constraints on Deformation Along the Basal Décollement of the Jura Fold‐and‐Thrust Belt From Carbonate U‐Pb Dating and Clumped Isotopes</w:t>
               </w:r>
@@ -6801,51 +6801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Marko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 384-385, pp.105938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7275,451 +7275,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archean lithospheric differentiation: Insights from Fe and Zn isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Doucet</w:t>
+                <w:t xml:space="preserve">Melt and fluid evolution in an upper-crustal magma reservoir, preserved by inclusions in juvenile clasts from the Kos Plateau Tuff, Aegean Arc, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Fiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/g47647.1⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.237-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934817v1</w:t>
+                <w:t xml:space="preserve">hal-02934819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential evolution of Sn–Zn–In mineralization at the skarn-hosted Hämmerlein deposit, Erzgebirge, Germany, from fluid inclusions in ore and gangue minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Korges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (5), pp.937-952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00126-019-00905-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt and fluid evolution in an upper-crustal magma reservoir, preserved by inclusions in juvenile clasts from the Kos Plateau Tuff, Aegean Arc, Greece</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archean lithospheric differentiation: Insights from Fe and Zn isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Ionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Fiedrich</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 280, pp.237-262. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.03.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/g47647.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934819v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth’s earliest granitoids are crystal-rich magma reservoirs tapped by silicic eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Björnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bretscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8175,278 +8175,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the reliability of U–Pb laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) carbonate geochronology: matrix issues and a potential calcite validation reference material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
+                <w:t xml:space="preserve">Cryptic metasomatic agent measured in situ in Variscan mantle rocks: Melt inclusions in garnet of eclogite, Granulitgebirge, Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Looser</w:t>
+                <w:t xml:space="preserve">Patrick O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Günter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gchron-2-155-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (3), pp.207-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934807v1</w:t>
+                <w:t xml:space="preserve">hal-02934804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic metasomatic agent measured in situ in Variscan mantle rocks: Melt inclusions in garnet of eclogite, Granulitgebirge, Germany</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick O’brien</w:t>
+                <w:t xml:space="preserve">Evaluating the reliability of U–Pb laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) carbonate geochronology: matrix issues and a potential calcite validation reference material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Guillong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Looser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (3), pp.207-234. </w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.155-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmg.12519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gchron-2-155-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934804v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of partially molten crust controlling construction, growth and collapse of the Variscan orogenic belt: the geologic record of the French Massif Central</w:t>
               </w:r>
@@ -8471,51 +8471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gébelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8566,77 +8566,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid evolution of the Cantung tungsten skarn, Northwest Territories, Canada: Differentiation and fluid-rock interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Lecumberri-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8830,64 +8830,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zircon U-Pb geochronology and geochemistry of Late Devonian–Carboniferous granitoids in NW Iran: implications for the opening of Paleo-Tethys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohssen Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lechmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9103,51 +9103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9237,51 +9237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Debouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9341,51 +9341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A record of 0.5 Ga of evolution of the continental crust along the northern edge of the Kaapvaal Craton, South Africa: Consequences for the understanding of Archean geodynamic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9462,51 +9462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaean tectonic systems: A view from igneous rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9514,2723 +9514,2735 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 302-303, pp.99 - 125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granitoid melt inclusions in orogenic peridotite and the origin of garnet clinopyroxenite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/g45316.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do granitoid magmas mix with each other? Insights from textures, trace element and Sr–Nd isotopic composition of apatite and titanite from the Matok pluton (South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 172 (9), 80 (22 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-017-1398-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01622207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadomian S-type granites as basement rocks of the Variscan belt (Massif Central, France): Implications for the crustal evolution of the north Gondwana margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Mintrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 286-287, pp.16-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protracted, coeval crust and mantle melting during Variscan late-orogenic evolution: U–Pb dating in the eastern French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 106, pp.421-451. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-016-1434-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01474160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Cadomian to late-Variscan odyssey of the eastern Massif Central, France: Formation of the West European crust in a nutshell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46, pp.170-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gr.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01474059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source constraints on the genesis of Danubian granites in the South Carpathians Alpine Belt (Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Clair Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 294-295, pp.198 - 221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depressurization and boiling of a single magmatic fluid as a mechanism for tin-tungsten deposit formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Korges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (1), pp.75-78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/g39601.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoproterozoic juvenile crust formation and stabilisation in the south-eastern West African Craton (Ghana); New insights from U-Pb-Hf zircon data and geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 287, pp.1-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.precamres.2016.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-collisional magmatism: Crustal growth not identified by zircon Hf–O isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 456, pp.182-195. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.30 Ga high-silica intraplate volcanic–plutonic system of the Gavião Block, São Francisco Craton, Brazil: Evidence of an intracontinental rift following the creation of insulating continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Zincone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elson Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingguo Zhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 266-267, pp.414-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear Hf isotope-age array despite different granitoid sources and complex Archean geodynamics: Example from the Pietersburg block (South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 430, pp.326-338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.08.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting petrogenesis of Mg–K and Fe–K granitoids and implications for post-collisional magmatism: Case study from the Late-Archean Matok pluton (Pietersburg block, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rapopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 196-197, pp.131-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentary Comment on &amp;quot;Ultrahigh temperature granulites and magnesian charnockites: Evidence for the Neoarchean accretion along the northern margin of the Kaapvaal craton&amp;quot; by Rajesh et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nicoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 255, pp.455 - 458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity and evolution of late-Archean granitoids: Evidence for the onset of “modern-style” plate tectonics between 3.0 and 2.5 Ga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 205, pp.208-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 230, pp.209-226. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Doucelance</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Doucelance</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 230, pp.209-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K “sanukitoids” from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean–Proterozoic boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12240,280 +12252,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strike-slip tectonic-driven peraluminous rare-metal magmatism: insights from the late-Variscan Blond granitic complex (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramirez Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daoulas-Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoTolosa 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A zircon and apatite perspective on the nature of the Paleoarchean continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2025.28381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-metal mineralization and crustal magmatism in a collisional orogen: the Variscan metallogenic odyssey of the Sioule region (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12522,1025 +12534,1025 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Fidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.657035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zircon record of Carboniferous partial melting in Silurian mafic rocks from the Lyonnais metamorphic complex (French Massif Central)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Etude métamorphique et géochronologique dans la zone de transition Archéen-Paléoprotérozoïque en Côte d'Ivoire, domaine de Man-Soubré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Ganzhorn</w:t>
+                <w:t xml:space="preserve">Koffi Augustin Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zié Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657848</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05361258v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05379381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-metal mineralization and crustal magmatism in a collisional orogen: protracted evolution of the Sioule metallogenic zone (Variscan French Massif Central)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Océane Rocher</w:t>
+                <w:t xml:space="preserve">Detrital zircon U-Pb-Hf and trace element analyses reveal basement of western Luzon, Philippines originates from Mesozoic proto-South China Sea (SCS) rifted continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Annette Labis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brichau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoTolosa 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288856v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescales and mechanisms of continental crust differentiation in late- to post-orogenic settings viewed from lower crustal zircon petrochronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The zircon record of Carboniferous partial melting in Silurian mafic rocks from the Lyonnais metamorphic complex (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Couzinié</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657848</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390680v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05361258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing and origin of Sn mineralization in the southern Montagne Noire: new in-situ cassiterite U-Pb ages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Trap</w:t>
+                <w:t xml:space="preserve">Rare-metal mineralization and crustal magmatism in a collisional orogen: protracted evolution of the Sioule metallogenic zone (Variscan French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoTolosa 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391193v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude métamorphique et géochronologique dans la zone de transition Archéen-Paléoprotérozoïque en Côte d'Ivoire, domaine de Man-Soubré</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yacouba Coulibaly</w:t>
+                <w:t xml:space="preserve">Timing and origin of Sn mineralization in the southern Montagne Noire: new in-situ cassiterite U-Pb ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657405</w:t>
+              <w:t xml:space="preserve">GeoTolosa 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05379381v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrital zircon U-Pb-Hf and trace element analyses reveal basement of western Luzon, Philippines originates from Mesozoic proto-South China Sea (SCS) rifted continent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timescales and mechanisms of continental crust differentiation in late- to post-orogenic settings viewed from lower crustal zircon petrochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julius Pasco</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caliméria Passos Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.29114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390694v1</w:t>
+                <w:t xml:space="preserve">hal-05390680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dos Hermanos Mélange reveals presence of Eurasia-derived crustal fragments accreted in the Philippine Mobile Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Annette Labis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brichau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2025.31280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium-bearing micas in the 'Lithium-rich Tuff' from the Macusani Volcanic Field, Puno, Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisard Torró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13562,580 +13574,580 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana K Segovia-More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral Resources in a Changing World, 17th SGA Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGA, Aug 2023, Zurich, Switzerland. pp.319-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution mineralogy of Lithium-rich Tuff from the Macusani Volcanic Field, Puno, Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Kelly Segovia-More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisard Torró I Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Villanova-De-Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramirez Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th SGA Biennial Meeting on Mineral Resources in a Changing World (2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGA, Aug 2023, Zurich, Switzerland. pp.303--306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Endowment of Magmatic Brines from Active Geothermal Reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Tattitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Blundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial SGA Meeting (SGA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Zurich (CH), Switzerland. p196-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature meteoric water incursion in the Beauvoir rare-metal granite: insights from apatite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïs Monnier</w:t>
+                <w:t xml:space="preserve">Fluids involved in W-Be skarns from the Canadian Cordillera: example from the Cantung and Lened deposits, NWT, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lecumberri-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial Meeting of the Society-for-Geology-Applied-to-Mineral Deposits (SGA) on Mineral Resources in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933268v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids involved in W-Be skarns from the Canadian Cordillera: example from the Cantung and Lened deposits, NWT, Canada</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+                <w:t xml:space="preserve">High-temperature meteoric water incursion in the Beauvoir rare-metal granite: insights from apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial Meeting of the Society-for-Geology-Applied-to-Mineral Deposits (SGA) on Mineral Resources in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938123v1</w:t>
+                <w:t xml:space="preserve">hal-04933268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes influencing the behaviour of Li concentrations and isotopic composition in magmatic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Neukampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14144,119 +14156,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Magna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Goldschmidt on geochemistry and related subjects (Goldschmidt 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geochemical Society and the European Association of Geochemistry, Jul 2022, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium, germanium, gallium, and other trace elements in sphalerite, enargite, and colusite from high-sulfidation polymetallic mineralization: preliminary data from the Colquijirca district, central Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayam Ortiz-Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14278,235 +14290,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisard Torró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th SGA Biennal Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium-rich sphalerite in two Peruvian Mississippi Valley-type deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Benites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Millán-Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisard Torró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Biennial Meeting of the Society-for-Geology-Applied-to-Mineral-Deposits (SGA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Soc Geol Applied Mineral Deposits, Mar 2022, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotite as a recorder of an exsolved Li-rich volatile phase in upper crustal silicic magma reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14555,92 +14567,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep subduction of continental crust contributes to mantle metasomatism and deep carbon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14649,469 +14661,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Nicoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessory mineral constraints on crustal evolution: elemental fingerprints for magma discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Storey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crust or mantle? That is not the question, better unmix your granites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embryos of TTGs in Gore Mountain garnet megacrysts from water-fluxed melting of the lower crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Wannhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Darling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Geological Society of America, GSA Connects 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Portland (OR), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2021AM-365946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.7392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03448208v1</w:t>
+                <w:t xml:space="preserve">hal-03865186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryos of TTGs in Gore Mountain garnet megacrysts from water-fluxed melting of the lower crust</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crust or mantle? That is not the question, better unmix your granites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society of America, GSA Connects 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.7392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/abs/2021AM-365946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03865186v1</w:t>
+                <w:t xml:space="preserve">hal-03448208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elusive zircon record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15120,267 +15132,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Zircon growth during open-system crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tavazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Economos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSA Connects 2021 in Portland, Oregon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Geological Society of America, Oct 2021, Portland, Oregon, United States. Paper n° 37-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2021AM-367757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes pétrologiques des interactions manteau-croûte dans un pluton tardi-orogénique : le Massif de l'Aigoual, Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Werle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15395,73 +15407,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE CONTRIBUTION OF DEEPLY SUBDUCTED CONTINENTAL CRUST TO MANTLE METASOMATISM AND DEEP CARBON CYCLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15470,297 +15482,297 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Nicoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSA Connects 2021 in Portland, Oregon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Portland, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/abs/2021AM-367559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early hydrothermal alteration stages at the giant San Rafael tin deposit, Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Gialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Harlaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouzmanov Kalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Fontboté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th SGA Biennial Meeting on Life with Ore Deposits on Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom. pp.361-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of the partially molten Variscan orogenic crust from syn-orogenic exhumation of subducted continental crust to gravitational collapse along a convergent plate boundary marked by slab retreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15779,176 +15791,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source variability in a single granitic pluton : Example from the St Sylvestre Leucogranite complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Villaros</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15958,151 +15970,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2024 - Section 18 du CoNRS (mandat 2021-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">rapport préliminaire à valider par le CNRS, CNRS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16112,159 +16124,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granitoids and Greenstone Belts of the Pietersburg Block—Witnesses of an Archaean Accretionary Orogen Along the Northern Edge of the Kaapvaal Craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Brandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaean Geology of the Kaapvaal Craton, Southern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-107, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78652-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16274,114 +16286,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements géodynamiques à la transition Archéen-Protérozoïque : étude des granitoïdes de la marge Nord du craton du Kaapvaal (Afrique du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Blaise Pascal - Clermont-Ferrand II, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012CLF22310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00846827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId513"/>
+      <w:footerReference w:type="default" r:id="rId514"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16449,51 +16461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0C633A1"/>
+    <w:nsid w:val="C3F583B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16680,51 +16692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oscar-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3856-9780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171124561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05323349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calim&#233;ria Passos Do Carmo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramirez-Briones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisard Torr&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Chiaradia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mandrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaf041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Lichtervelde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Ofori Amponsah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Iwan E. Williams" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122935" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05382333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy K Sanandres-Flores" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Villanova-De-Benavent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96173-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05382332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leisen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robab Hajialioghli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohssen Moazzen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorraya Saeidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2025.102089" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mathieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miranda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2024-0131" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltekin Topuz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Candan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Okuyucu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36950.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Bello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Dawa&#239;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Irene Martinez Dopico" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107490" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Roquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schettino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Campeny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Fonseca Teixeira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Siddoway" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavazzani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118906" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Rocher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122400" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kouzmanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-024-01329-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Castellanos Melendez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuiper" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijbrans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121539" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tavazzani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn-Frederik Wotzlaw" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Economos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Sinigoi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Demarchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118432" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Szymanowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102406" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Werle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Butek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dufourcau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchene" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gregoire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04034460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Borghini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ferrero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. O&#8217;brien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9482" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kontak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clark" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Holm-Denoma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.5021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doucet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Diot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007310" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta So&#347;nicka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker L&#252;ders" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duschl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kraemer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01173-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Julieta Mill&#225;n-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Benites" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01160-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grocolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863577v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bastian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guillong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abk2184" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Ellis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neukampf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bachmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49484.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vallance" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayam Ortiz-Benavente" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106882" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neukampf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tollan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Magna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.03.037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Villela Cassini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Freitas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Juliani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104643" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Legros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elongo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Adlakha" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chelle-Michou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12060236" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schirra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zwyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driesner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinrich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4921" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Quispe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-021-01066-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760591v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Wotzlaw" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Antonelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Otamendi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117706" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864243v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfollah Aghajari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/04.2022.02" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120407" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436609v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacob" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fiannacca" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106292" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436618v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wannhoff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117058" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436606v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O. Zakharov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Lundstrom" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Reed" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Bindeman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106164" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Piraquive" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kammer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian G&#243;mez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Alejandro Mu&#241;oz-Rocha" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103397" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bj&#246;rnsen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49232.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436614v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Neubauer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Stephan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ja00193k" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408136v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gialli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106409" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436644v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian-Christopher Storck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Karakas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01847-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436645v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dolej&#353;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Guo Zhai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Wang Xu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104401" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436613v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106291" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436604v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Looser" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madritsch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wohlwend" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006439" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436641v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hantsche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Milenkov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vezzoni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitsa Vassileva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106408" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gemmrich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Melgarejo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-020-01030-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231939v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105938" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436621v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Valverde" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104236" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934803v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Haozheng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huafeng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Hong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2019-035" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934814v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Jensen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Coutinho" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Markl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2020.106512" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934817v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g47647.1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934800v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Korges" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Weis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-019-00905-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934819v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Fiedrich" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.03.038" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934806v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bretscher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pimenta Silva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0520-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408215v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rielli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4762" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934816v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mintrone" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chelle-Michou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Schmidt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119755" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436431v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Steinmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ubide" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47764.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934807v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Looser" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2-155-2020" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934804v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;brien" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina G&#252;nter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12519" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436556v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lecumberri-Sanchez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Falck" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103866" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934797v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ellis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.031" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lechmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2019.1675540" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934798v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gerdes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.12.020" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02026217v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.01.016" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934783v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Debouge" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.11.022" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934786v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.11.019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01718663v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.11.038" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934789v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wunder" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g45316.1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622207v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gros" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1398-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mintrone" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.06.001" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474160v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1434-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474059v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Block" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.02.010" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791005v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Clair Duchesne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Li&#233;geois" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.10.002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934784v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g39601.1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467999v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.10.011" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFL610QD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388042v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.033" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934776v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zincone" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Oliveira" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguo Zhai" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.10.011" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934771v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.08.028" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHKGFKDW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934763v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapopo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.006" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HSNX0Z0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934770v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicoli" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeh" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Moyen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.010" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288892v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramirez Briones" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daoulas-Gerardin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391230v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Combaz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28381" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05352992v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361258v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Ho&#255;m de Marien" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ganzhorn" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288856v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390680v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29114" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391193v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379381v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Augustin Yao" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boya" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Coulibaly" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390694v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Annette Labis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Pasco" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4856" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391237v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mouthereau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31280" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251556v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana K Segovia-More" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251582v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kelly Segovia-More" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisard Torr&#243; I Abat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04921008v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Tattitch" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04933268v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938123v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865228v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Magna" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04921491v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938038v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mill&#225;n-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rosas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865273v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2530" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865258v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. O'Brien" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5782" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587731v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Storey" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Antoine" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448208v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7392" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865186v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-365946" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591361v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865191v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-367757" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588058v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865182v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Brien" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-367559" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408218v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouzmanov Kalin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fontbot&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291783v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291778v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934794v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Brandl" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Wilson" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78652-0_4" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00846827v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22310" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oscar-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3856-9780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171124561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05323349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calim&#233;ria Passos Do Carmo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramirez-Briones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisard Torr&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Chiaradia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mandrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaf041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Lichtervelde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Ofori Amponsah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Iwan E. Williams" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122935" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05382333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy K Sanandres-Flores" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Villanova-De-Benavent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96173-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estrade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miranda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2024-0131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robab Hajialioghli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohssen Moazzen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorraya Saeidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2025.102089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05382332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leisen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltekin Topuz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Candan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Okuyucu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36950.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Roquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schettino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Campeny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107820" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Bello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Dawa&#239;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Irene Martinez Dopico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107490" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Fonseca Teixeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Siddoway" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavazzani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Rocher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122400" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kouzmanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-024-01329-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tavazzani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn-Frederik Wotzlaw" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Economos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Sinigoi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Demarchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118432" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Castellanos Melendez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuiper" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijbrans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121539" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Szymanowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102406" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Werle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Butek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dufourcau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchene" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gregoire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04034460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Borghini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ferrero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. O&#8217;brien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9482" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kontak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clark" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Holm-Denoma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.5021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doucet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Diot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007310" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta So&#347;nicka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker L&#252;ders" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duschl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kraemer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01173-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Julieta Mill&#225;n-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Benites" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01160-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grocolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863577v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bastian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guillong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abk2184" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Ellis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neukampf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bachmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49484.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vallance" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayam Ortiz-Benavente" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106882" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neukampf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tollan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Magna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.03.037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Villela Cassini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Freitas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Juliani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104643" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Wotzlaw" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Antonelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Otamendi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117706" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schirra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zwyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driesner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinrich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4921" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Quispe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-021-01066-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Legros" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elongo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Adlakha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chelle-Michou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12060236" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864243v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfollah Aghajari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/04.2022.02" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120407" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436609v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacob" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fiannacca" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106292" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O. Zakharov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Lundstrom" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Reed" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Bindeman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106164" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436631v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Piraquive" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kammer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian G&#243;mez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Alejandro Mu&#241;oz-Rocha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103397" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760597v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bj&#246;rnsen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49232.1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wannhoff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darling" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117058" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436614v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Neubauer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Stephan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ja00193k" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408136v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gialli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106409" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436613v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106291" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436645v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dolej&#353;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Guo Zhai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Wang Xu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104401" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436644v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian-Christopher Storck" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Karakas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01847-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436604v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Looser" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madritsch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wohlwend" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006439" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436641v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hantsche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Milenkov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vezzoni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitsa Vassileva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106408" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gemmrich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Melgarejo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-020-01030-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231939v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105938" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436621v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Valverde" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104236" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934803v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Haozheng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huafeng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Hong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2019-035" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934814v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Jensen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Coutinho" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Markl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2020.106512" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934819v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Fiedrich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.03.038" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934800v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Korges" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Weis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-019-00905-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934817v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g47647.1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934806v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bretscher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pimenta Silva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0520-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408215v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rielli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4762" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934816v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mintrone" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chelle-Michou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Schmidt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119755" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436431v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Steinmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ubide" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47764.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934804v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;brien" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina G&#252;nter" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12519" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934807v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Looser" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2-155-2020" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436556v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lecumberri-Sanchez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Falck" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103866" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934797v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ellis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.031" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lechmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2019.1675540" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934798v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gerdes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.12.020" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02026217v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.01.016" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934783v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Debouge" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.11.022" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934786v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.11.019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01718663v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.11.038" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQTMKT4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934789v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wunder" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g45316.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622207v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gros" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1398-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934780v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mintrone" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.06.001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474160v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1434-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474059v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Block" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.02.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791005v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Clair Duchesne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Li&#233;geois" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.10.002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934784v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g39601.1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467999v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.10.011" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFL610QD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388042v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.033" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934776v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zincone" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Oliveira" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguo Zhai" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.10.011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934771v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.08.028" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHKGFKDW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934763v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapopo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HSNX0Z0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934770v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicoli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Moyen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288892v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramirez Briones" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daoulas-Gerardin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391230v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Combaz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28381" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05352992v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379381v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Augustin Yao" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boya" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Coulibaly" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390694v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Annette Labis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Pasco" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4856" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361258v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Ho&#255;m de Marien" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ganzhorn" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288856v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391193v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390680v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29114" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391237v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mouthereau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31280" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251556v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana K Segovia-More" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251582v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kelly Segovia-More" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisard Torr&#243; I Abat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04921008v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Tattitch" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938123v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04933268v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865228v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Magna" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04921491v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938038v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mill&#225;n-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rosas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865273v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2530" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865258v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. O'Brien" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5782" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587731v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Storey" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Antoine" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865186v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-365946" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448208v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7392" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591361v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865191v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-367757" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588058v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865182v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Brien" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-367559" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408218v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouzmanov Kalin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fontbot&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291783v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291778v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934794v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Brandl" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Wilson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78652-0_4" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00846827v2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22310" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>