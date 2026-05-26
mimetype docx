--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -156,15965 +156,16367 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrogenetic link between metasedimentary rocks, migmatites and granitoids in the Variscan basement of the Pontgibaud area, French Massif Central – implications for the crustal structure</w:t>
+                <w:t xml:space="preserve">Hybrid granite factory in the continental lower crust: an accessory mineral perspective from the Ivrea-Verbano Zone, Northern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caliméria Passos Do Carmo</w:t>
+                <w:t xml:space="preserve">Caliméria Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">Andrea Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+                <w:t xml:space="preserve">Lorenzo Tavazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 196, pp.13. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 181 (6), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2025004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-026-02325-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323349v1</w:t>
+                <w:t xml:space="preserve">hal-05630315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrogenesis of Volcanogenic Sedimentary Lithium Ore in the Neogene Macusani Volcanic Field, Puno, Peru</w:t>
+                <w:t xml:space="preserve">Limited REE remobilizations and fractionations during hydrothermal alteration of peralkaline granites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Ramirez-Briones</w:t>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisard Torró</w:t>
+                <w:t xml:space="preserve">Cyrielle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Chiaradia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Stefano Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mandrou</w:t>
+                <w:t xml:space="preserve">Mathieu Leisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egaf041⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 538-539, pp.108616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2026.108616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391088v1</w:t>
+                <w:t xml:space="preserve">hal-05630284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating multiple fractionation trends in pegmatites – Implications for the genesis of a large lithium pegmatite province in West-Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare-metal mineralization and crust-derived magmatism in a collisional orogen: the Variscan metallogenic odyssey of the Sioule region (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prince Ofori Amponsah</w:t>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Iwan E. Williams</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122935⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 197, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2026003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390717v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium mica clasts document magmatic evolution prior to eruption in the macusani volcanic field in peru</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Petrogenesis of Volcanogenic Sedimentary Lithium Ore in the Neogene Macusani Volcanic Field, Puno, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramirez-Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisard Torró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cristina Villanova-De-Benavent</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Chiaradia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-96173-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (5), pp.egaf041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egaf041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382333v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization conditions and magmatic–hydrothermal evolution of syenite dykes spatially associated with gold mineralization: the example of the Dolodau syenite–carbonatite complex, Abitibi greenstone belt</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dating multiple fractionation trends in pegmatites – Implications for the genesis of a large lithium pegmatite province in West-Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke van Lichtervelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grégoire</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Ofori Amponsah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Iwan E. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjes-2024-0131⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 691, pp.122935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381627v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Carboniferous-Early Permian geodynamic evolution of NW Iran: Zircon U-Pb ages, Hf isotopes, and whole rock geochemistry of Salmas amphibolites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohssen Moazzen</w:t>
+                <w:t xml:space="preserve">Lithium mica clasts document magmatic evolution prior to eruption in the macusani volcanic field in peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisard Torró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramirez-Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorraya Saeidi</w:t>
+                <w:t xml:space="preserve">Mercy K Sanandres-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mohammadi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristina Villanova-De-Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 164, pp.102089. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.13023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2025.102089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-96173-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391131v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of zircons and zircons: The tumultuous story of Zr-Hf and REE during cooling of peralkaline granites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 402, pp.250-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Devonian, late Carboniferous, and Triassic magmatic flare-ups in eastern Armorica (Sakarya Zone, Turkey) as revealed by detrital zircon U-Pb-Hf isotopic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Carboniferous-Early Permian geodynamic evolution of NW Iran: Zircon U-Pb ages, Hf isotopes, and whole rock geochemistry of Salmas amphibolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robab Hajialioghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohssen Moazzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorraya Saeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gültekin Topuz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ali Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B36950.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.102089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2025.102089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793406v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGE-Ni-Cu sulphide segregation by interaction of basaltic melt and peridotite xenoliths of the Catalan Volcanic Zone (Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization conditions and magmatic–hydrothermal evolution of syenite dykes spatially associated with gold mineralization: the example of the Dolodau syenite–carbonatite complex, Abitibi greenstone belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Roquet</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107820⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (6), pp.1062-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2024-0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792430v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deformed alkaline Balda granite (Northern Cameroon): A witness of back-arc basin in the northern part of Central African Orogenic Belt</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
+                <w:t xml:space="preserve">Petrogenetic link between metasedimentary rocks, migmatites and granitoids in the Variscan basement of the Pontgibaud area, French Massif Central – implications for the crustal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caliméria Passos Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Irene Martinez Dopico</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107490⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 196, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2025004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751379v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the Dawn of Continents: Archean Tonalite-Trondhjemite-Granodiorite Suites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PGE-Ni-Cu sulphide segregation by interaction of basaltic melt and peridotite xenoliths of the Catalan Volcanic Zone (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Schettino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Campeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María González-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.174⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 488-489 (3), pp.107820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637214v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking quartz and zircon provenance in sedimentary rocks using Ti distributions: Unlocking the volcanic-plutonic connection in old igneous systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The deformed alkaline Balda granite (Northern Cameroon): A witness of back-arc basin in the northern part of Central African Orogenic Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakar Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Dawaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Fonseca Teixeira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Tavazzani</w:t>
+                <w:t xml:space="preserve">Carmen Irene Martinez Dopico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118906⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 410, pp.107490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792435v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the magmatic and hydrothermal evolution of rare-metal granites through apatite geochemistry and geochronology: The Variscan Beauvoir granite (French Massif Central)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking quartz and zircon provenance in sedimentary rocks using Ti distributions: Unlocking the volcanic-plutonic connection in old igneous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Fonseca Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Siddoway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Rocher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Carr</w:t>
+                <w:t xml:space="preserve">L. Tavazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122400⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 643, pp.118906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754862v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing fluid signature and metal mobility in complex orogens: insights from Pb-Zn mineralization in the Pyrenean Axial Zone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">At the Dawn of Continents: Archean Tonalite-Trondhjemite-Granodiorite Suites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Cenki</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-024-01329-5⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.174-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780280v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision zircon age spectra record the dynamics and evolution of large open-system silicic magma reservoirs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Demarchi</w:t>
+                <w:t xml:space="preserve">Unravelling the magmatic and hydrothermal evolution of rare-metal granites through apatite geochemistry and geochronology: The Variscan Beauvoir granite (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118432⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 670, pp.122400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245790v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explosive volcanism of Piton des Neiges (Reunion Island) and excess age dispersion in sanidine: Insights into magma chamber processes in a hotspot setting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tracing fluid signature and metal mobility in complex orogens: insights from Pb-Zn mineralization in the Pyrenean Axial Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cugerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cenki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121539⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-024-01329-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246732v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgeSpectraAnalyst: A MATLAB based package to model zircon age distributions in silicic magmatic systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Middle Devonian, late Carboniferous, and Triassic magmatic flare-ups in eastern Armorica (Sakarya Zone, Turkey) as revealed by detrital zircon U-Pb-Hf isotopic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gültekin Topuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Candan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cengiz Okuyucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102406⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (7-8), pp.3053-3068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B36950.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245438v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic crustal growth identified through Variscan post-collisional lamprophyre-granite composite dykes, French Massif Central</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A petrochronological study of Fe Ti oxides in rodingites of the Western Carpathians, Slovakia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Butek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dufourcau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chris Harris</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 454, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107270⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 460-461, pp.107393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04197030v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A petrochronological study of Fe Ti oxides in rodingites of the Western Carpathians, Slovakia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">AgeSpectraAnalyst: A MATLAB based package to model zircon age distributions in silicic magmatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tavazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Economos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Szymanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107393⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.102406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267078v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of continental subduction in mantle metasomatism and carbon recycling revealed by melt inclusions in UHP eclogites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cryptic crustal growth identified through Variscan post-collisional lamprophyre-granite composite dykes, French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Werle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abp9482⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034460v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04197030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depositing &amp;gt;1.5 Mt of Tin Within &amp;lt;1 m.y. of Initial Granitic Intrusion in the San Rafael Tin (-Copper) Deposit, Southeastern Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Harlaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kontak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Holm-Denoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 118 (6), pp.1371-1396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5382/econgeo.5021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales of ultra-high temperature metamorphism and crustal differentiation: Zircon petrochronology from granulite xenoliths of the Variscan French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 611, pp.118133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04198253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late‐orogenic Evolution of the Southern European Variscan Belt Constrained by Fabric Analysis and Dating of the Camarat Granitic Complex and Coeval Felsic Dykes (Maures–Tanneron Massif, SE France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The role of continental subduction in mantle metasomatism and carbon recycling revealed by melt inclusions in UHP eclogites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022TC007310⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (6), eabp9482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abp9482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060234v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal budget and origin of aqueous brines depositing deep-seated Zn-Pb mineralization linked to hydrocarbon reservoirs, North German Basin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Late‐orogenic Evolution of the Southern European Variscan Belt Constrained by Fabric Analysis and Dating of the Camarat Granitic Complex and Coeval Felsic Dykes (Maures–Tanneron Massif, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Melis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-023-01173-z⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.e2022TC007310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022TC007310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245360v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germanium- and gallium-rich sphalerite in Mississippi Valley–type deposits: the San Vicente district and the Shalipayco deposit, Peru</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Metal budget and origin of aqueous brines depositing deep-seated Zn-Pb mineralization linked to hydrocarbon reservoirs, North German Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sośnicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Duschl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 58 (5), pp.853 - 880. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-023-01160-4⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 58 (6), pp.1143-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-023-01173-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245404v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambro–Ordovician ferrosilicic magmatism along the northern Gondwana margin: constraints from the Cézarenque–Joyeuse gneiss complex (French Massif Central)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Germanium- and gallium-rich sphalerite in Mississippi Valley–type deposits: the San Vicente district and the Shalipayco deposit, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisard Torró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Julieta Millán-Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Benites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María González-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2022010⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (5), pp.853 - 880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-023-01160-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245805v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garnet petrochronology reveals the lifetime and dynamics of phonolitic magma chambers at Somma-Vesuvius</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">High-precision zircon age spectra record the dynamics and evolution of large open-system silicic magma reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tavazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Economos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Sinigoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abk2184⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 623, pp.118432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863577v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotite as a recorder of an exsolved Li-rich volatile phase in upper-crustal silicic magma reservoirs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Forni</w:t>
+                <w:t xml:space="preserve">Explosive volcanism of Piton des Neiges (Reunion Island) and excess age dispersion in sanidine: Insights into magma chamber processes in a hotspot setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paula Castellanos Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaudia Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Wijbrans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G49484.1⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 632, pp.121539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863530v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element geochemistry of sphalerite and chalcopyrite in arc-hosted VMS deposits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Garnet petrochronology reveals the lifetime and dynamics of phonolitic magma chambers at Somma-Vesuvius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Guillong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brayam Ortiz-Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2021.106882⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abk2184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436650v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degassing from magma reservoir to eruption in silicic systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomas Magna</w:t>
+                <w:t xml:space="preserve">Biotite as a recorder of an exsolved Li-rich volatile phase in upper-crustal silicic magma reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Neukampf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.03.037⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (4), pp.481-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G49484.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865092v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the fertility trend</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caetano Juliani</w:t>
+                <w:t xml:space="preserve">Trace element geochemistry of sphalerite and chalcopyrite in arc-hosted VMS deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisard Torró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Benites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayam Ortiz-Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 232, pp.106882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2021.106882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864228v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reworking subducted sediments in arc magmas and the isotopic diversity of the continental crust: The case of the Ordovician Famatinian crustal section, Argentina</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Degassing from magma reservoir to eruption in silicic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Neukampf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Otamendi</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Tollan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Magna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117706⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 326, pp.56-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760591v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Evolution at the Batu Hijau porphyry Cu-Au deposit, Indonesia: Hypogene Sulfide Precipitation at Low-Temperature from a Single-Phase Aqueous Magmatic Fluid during Chlorite-White Mica Alteration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards the fertility trend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Villela Cassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caetano Juliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5382/econgeo.4921⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.104643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246717v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geology, mineralogy, and cassiterite geochronology of the Ayawilca Zn-Pb-Ag-In-Sn-Cu deposit, Pasco, Peru</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From gondwana rifting to alpine orogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Guillong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfollah Aghajari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-021-01066-z⟩</w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 322 (4), pp.561-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2475/04.2022.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436628v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the Lened W-(Be) Skarn Deposit by Neutralization of a Magmatic Fluid—Evidence from H3BO3-Rich Fluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reworking subducted sediments in arc magmas and the isotopic diversity of the continental crust: The case of the Ordovician Famatinian crustal section, Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Wotzlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Otamendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences12060236⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 595, pp.117706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863544v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From gondwana rifting to alpine orogeny</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fluid Evolution at the Batu Hijau porphyry Cu-Au deposit, Indonesia: Hypogene Sulfide Precipitation at Low-Temperature from a Single-Phase Aqueous Magmatic Fluid during Chlorite-White Mica Alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schirra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lotfollah Aghajari</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Zwyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Driesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2475/04.2022.02⟩</w:t>
+              <w:t xml:space="preserve">Economic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117 (5), pp.979-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5382/econgeo.4921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864243v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrochronology of hydrothermal rutile in mineralized porphyry Cu systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Geology, mineralogy, and cassiterite geochronology of the Ayawilca Zn-Pb-Ag-In-Sn-Cu deposit, Pasco, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Benites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisard Torró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Quispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120407⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57, pp.481-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-021-01066-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436629v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 2, Attempting to quantify mantle and crustal contributions in granitoids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formation of the Lened W-(Be) Skarn Deposit by Neutralization of a Magmatic Fluid—Evidence from H3BO3-Rich Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Adlakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106292⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12060236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436609v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of high marine Ca/SO4 ratio on alteration of submarine basalts at 2.41 Ga documented by triple O and Sr isotopes of epidote</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cambro–Ordovician ferrosilicic magmatism along the northern Gondwana margin: constraints from the Cézarenque–Joyeuse gneiss complex (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I.N. Bindeman</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grocolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Montel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106164⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2022010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436606v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle-Late Triassic metamorphism of the Guajira Arch-basement: Insights from zircon U–Pb and Lu–Hf systematics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Alejandro Muñoz-Rocha</w:t>
+                <w:t xml:space="preserve">Embryos of TTGs in Gore Mountain garnet megacrysts from water-fluxed melting of the lower crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Wannhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103397⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 569, pp.117058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436631v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Earth zircons formed in residual granitic melts produced by tonalite differentiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of high marine Ca/SO4 ratio on alteration of submarine basalts at 2.41 Ga documented by triple O and Sr isotopes of epidote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.O. Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Lundstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.N. Bindeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G49232.1⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 358, pp.106164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760597v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryos of TTGs in Gore Mountain garnet megacrysts from water-fluxed melting of the lower crust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio Ferrero</w:t>
+                <w:t xml:space="preserve">Middle-Late Triassic metamorphism of the Guajira Arch-basement: Insights from zircon U–Pb and Lu–Hf systematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Piraquive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristhian Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Wannhoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Darling</w:t>
+                <w:t xml:space="preserve">Jimmy Alejandro Muñoz-Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117058⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.103397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436618v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of a fast-scanning quadrupole for LA-ICP-MS analysis of fluid inclusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 2, Attempting to quantify mantle and crustal contributions in granitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Fiannacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chady Stephan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (10), pp.2043-2050. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 402-403, pp.106292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ja00193k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436614v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The upper Oligocene San Rafael intrusive complex (Eastern Cordillera, southeast Peru), host of the largest-known high-grade tin deposit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
+                <w:t xml:space="preserve">Early Earth zircons formed in residual granitic melts produced by tonalite differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Gialli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jana Björnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 400-401, pp.106409. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.437-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G49232.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408136v1</w:t>
+                <w:t xml:space="preserve">hal-03760597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 1, granites and paradigms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Advantages of a fast-scanning quadrupole for LA-ICP-MS analysis of fluid inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Guillong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kenneth Neubauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106291⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (10), pp.2043-2050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ja00193k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436613v1</w:t>
+                <w:t xml:space="preserve">hal-03436614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple tectonic-magmatic Mo-enrichment events in Yuleken porphyry Cu-Mo deposit, NW China and its’ implications for the formation of giant porphyry Mo deposit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Hong</w:t>
+                <w:t xml:space="preserve">The upper Oligocene San Rafael intrusive complex (Eastern Cordillera, southeast Peru), host of the largest-known high-grade tin deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dolejš</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stefano Gialli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xing-Wang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104401⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 400-401, pp.106409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436645v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle versus crustal contributions in crustal-scale magmatic systems (Sesia Magmatic System, northern Italy) from coupling Hf isotopes and numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian-Christopher Storck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozge Karakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 176 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-021-01847-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Age and Temperature Constraints on Deformation Along the Basal Décollement of the Jura Fold‐and‐Thrust Belt From Carbonate U‐Pb Dating and Clumped Isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple tectonic-magmatic Mo-enrichment events in Yuleken porphyry Cu-Mo deposit, NW China and its’ implications for the formation of giant porphyry Mo deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dolejš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Guo Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Looser</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Wohlwend</w:t>
+                <w:t xml:space="preserve">Xing-Wang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020TC006439⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139 (Part A), pp.104401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436604v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metasomatism and cyclic skarn growth along lithological contacts: Physical and geochemical evidence from a distal Pb Zn skarn</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rossitsa Vassileva</w:t>
+                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 1, granites and paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 400-401, pp.106408. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106408⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 402-403, pp.106291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436641v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element composition and U-Pb ages of cassiterite from the Bolivian tin belt</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Absolute Age and Temperature Constraints on Deformation Along the Basal Décollement of the Jura Fold‐and‐Thrust Belt From Carbonate U‐Pb Dating and Clumped Isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Looser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Madritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Vallance</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wohlwend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-020-01030-3⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436560v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When zircon drowns: Elusive geochronological record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metasomatism and cyclic skarn growth along lithological contacts: Physical and geochemical evidence from a distal Pb Zn skarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Hantsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Milenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Vezzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossitsa Vassileva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 384-385, pp.105938. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105938⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 400-401, pp.106408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231939v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of indium, germanium, gallium and other minor and trace elements in polymetallic ores from a porphyry system: The Morococha district, Peru</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Trace element composition and U-Pb ages of cassiterite from the Bolivian tin belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gemmrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisard Torró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Carles Melgarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vallance</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 136, pp.104236. </w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (8), pp.1491-1520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-020-01030-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436621v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition and significance of c. 800 Ma upper amphibolite to granulite facies metamorphism in metasedimentary rocks from the NW margin of the Yangtze Block</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When zircon drowns: Elusive geochronological record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Haozheng</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linda Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/jgs2019-035⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384-385, pp.105938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934803v1</w:t>
+                <w:t xml:space="preserve">hal-03231939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of hydrothermal fluorite-hematite veins by mixing of continental basement brine and redbed-derived fluid: Schwarzwald mining district, SW-Germany</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Distribution of indium, germanium, gallium and other minor and trace elements in polymetallic ores from a porphyry system: The Morococha district, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Benites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisard Torró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregor Markl</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2020.106512⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136, pp.104236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934814v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt and fluid evolution in an upper-crustal magma reservoir, preserved by inclusions in juvenile clasts from the Kos Plateau Tuff, Aegean Arc, Greece</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Petrochronology of hydrothermal rutile in mineralized porphyry Cu systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schirra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bachmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.03.038⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 581, pp.120407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934819v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential evolution of Sn–Zn–In mineralization at the skarn-hosted Hämmerlein deposit, Erzgebirge, Germany, from fluid inclusions in ore and gangue minerals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Archean lithospheric differentiation: Insights from Fe and Zn isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Ionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-019-00905-4⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/g47647.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934800v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archean lithospheric differentiation: Insights from Fe and Zn isotopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sequential evolution of Sn–Zn–In mineralization at the skarn-hosted Hämmerlein deposit, Erzgebirge, Germany, from fluid inclusions in ore and gangue minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Korges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/g47647.1⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (5), pp.937-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-019-00905-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934817v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth’s earliest granitoids are crystal-rich magma reservoirs tapped by silicic eruptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Melt and fluid evolution in an upper-crustal magma reservoir, preserved by inclusions in juvenile clasts from the Kos Plateau Tuff, Aegean Arc, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Fiedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0520-6⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.237-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934806v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourmaline as a Tracer of Late-Magmatic to Hydrothermal Fluid Evolution: The World-Class San Rafael Tin (-Copper) Deposit, Peru</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantifying frozen melt in crustal rocks: A new melt-o-meter based on zircon rim volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mintrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chelle-Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.W. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5382/econgeo.4762⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 551, pp.119755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408215v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying frozen melt in crustal rocks: A new melt-o-meter based on zircon rim volumes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Time scales of syneruptive volatile loss in silicic magmas quantified by Li isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Neukampf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.K. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ubide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119755⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (2), pp.125-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47764.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934816v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scales of syneruptive volatile loss in silicic magmas quantified by Li isotopes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Earth’s earliest granitoids are crystal-rich magma reservoirs tapped by silicic eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Ubide</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Björnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bretscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pimenta Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G47764.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0520-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436431v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic metasomatic agent measured in situ in Variscan mantle rocks: Melt inclusions in garnet of eclogite, Granulitgebirge, Germany</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tourmaline as a Tracer of Late-Magmatic to Hydrothermal Fluid Evolution: The World-Class San Rafael Tin (-Copper) Deposit, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Gialli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Günter</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmg.12519⟩</w:t>
+              <w:t xml:space="preserve">Economic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115 (8), pp.1665-1697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5382/econgeo.4762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934804v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the reliability of U–Pb laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) carbonate geochronology: matrix issues and a potential calcite validation reference material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Guillong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Looser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), pp.155-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gchron-2-155-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of partially molten crust controlling construction, growth and collapse of the Variscan orogenic belt: the geologic record of the French Massif Central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptic metasomatic agent measured in situ in Variscan mantle rocks: Melt inclusions in garnet of eclogite, Granulitgebirge, Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Gébelin</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Günter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (3), pp.207-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02978022v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid evolution of the Cantung tungsten skarn, Northwest Territories, Canada: Differentiation and fluid-rock interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Lecumberri-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Falck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 127, pp.103866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning and isotopic fractionation of lithium in mineral phases of hot, dry rhyolites: The case of the Mesa Falls Tuff, Yellowstone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow of partially molten crust controlling construction, growth and collapse of the Variscan orogenic belt: the geologic record of the French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gébelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.031⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934797v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02978022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zircon U-Pb geochronology and geochemistry of Late Devonian–Carboniferous granitoids in NW Iran: implications for the opening of Paleo-Tethys</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formation of hydrothermal fluorite-hematite veins by mixing of continental basement brine and redbed-derived fluid: Schwarzwald mining district, SW-Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Markl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00206814.2019.1675540⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.106512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2020.106512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934802v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building up the first continents: Mesoarchean to Paleoproterozoic crustal evolution in West Troms, Norway, inferred from granitoid petrology, geochemistry and zircon U-Pb/Lu-Hf isotopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recognition and significance of c. 800 Ma upper amphibolite to granulite facies metamorphism in metasedimentary rocks from the NW margin of the Yangtze Block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Haozheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Huafeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2018.12.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177 (2), pp.424-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/jgs2019-035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934798v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrital zircon U–Pb–Hf systematics of Ediacaran metasediments from the French Massif Central: Consequences for the crustal evolution of the north Gondwana margin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Zircon U-Pb geochronology and geochemistry of Late Devonian–Carboniferous granitoids in NW Iran: implications for the opening of Paleo-Tethys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohssen Moazzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lechmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.01.016⟩</w:t>
+              <w:t xml:space="preserve">International Geology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00206814.2019.1675540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02026217v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn isotope heterogeneity in the continental lithosphere: New evidence from Archean granitoids of the northern Kaapvaal craton, South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Building up the first continents: Mesoarchean to Paleoproterozoic crustal evolution in West Troms, Norway, inferred from granitoid petrology, geochemistry and zircon U-Pb/Lu-Hf isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wendy Debouge</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gerdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 321, pp.303-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2018.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934783v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A record of 0.5 Ga of evolution of the continental crust along the northern edge of the Kaapvaal Craton, South Africa: Consequences for the understanding of Archean geodynamic processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Detrital zircon U–Pb–Hf systematics of Ediacaran metasediments from the French Massif Central: Consequences for the crustal evolution of the north Gondwana margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 305, pp.310-326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.11.019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 324, pp.269-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934786v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02026217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaean tectonic systems: A view from igneous rocks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Partitioning and isotopic fractionation of lithium in mineral phases of hot, dry rhyolites: The case of the Mesa Falls Tuff, Yellowstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Neukampf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Magna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 302-303, pp.99 - 125. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 506, pp.175-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.11.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01718663v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granitoid melt inclusions in orogenic peridotite and the origin of garnet clinopyroxenite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/g45316.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do granitoid magmas mix with each other? Insights from textures, trace element and Sr–Nd isotopic composition of apatite and titanite from the Matok pluton (South Africa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Archaean tectonic systems: A view from igneous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-017-1398-1⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 302-303, pp.99 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01622207v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadomian S-type granites as basement rocks of the Variscan belt (Massif Central, France): Implications for the crustal evolution of the north Gondwana margin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A record of 0.5 Ga of evolution of the continental crust along the northern edge of the Kaapvaal Craton, South Africa: Consequences for the understanding of Archean geodynamic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 305, pp.310-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934780v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protracted, coeval crust and mantle melting during Variscan late-orogenic evolution: U–Pb dating in the eastern French Massif Central</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Zn isotope heterogeneity in the continental lithosphere: New evidence from Archean granitoids of the northern Kaapvaal craton, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Debouge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-016-1434-9⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 476, pp.260-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01474160v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Cadomian to late-Variscan odyssey of the eastern Massif Central, France: Formation of the West European crust in a nutshell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Cadomian S-type granites as basement rocks of the Variscan belt (Massif Central, France): Implications for the crustal evolution of the north Gondwana margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Mintrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.02.010⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 286-287, pp.16-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01474059v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source constraints on the genesis of Danubian granites in the South Carpathians Alpine Belt (Romania)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Clair Duchesne</w:t>
+                <w:t xml:space="preserve">Protracted, coeval crust and mantle melting during Variscan late-orogenic evolution: U–Pb dating in the eastern French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Liégeois</w:t>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.10.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.421-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-016-1434-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791005v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01474160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressurization and boiling of a single magmatic fluid as a mechanism for tin-tungsten deposit formation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pre-Cadomian to late-Variscan odyssey of the eastern Massif Central, France: Formation of the West European crust in a nutshell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/g39601.1⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.170-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934784v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01474059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoproterozoic juvenile crust formation and stabilisation in the south-eastern West African Craton (Ghana); New insights from U-Pb-Hf zircon data and geochemistry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Source constraints on the genesis of Danubian granites in the South Carpathians Alpine Belt (Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Clair Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruguier</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2016.10.011⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 294-295, pp.198 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01467999v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-collisional magmatism: Crustal growth not identified by zircon Hf–O isotopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Depressurization and boiling of a single magmatic fluid as a mechanism for tin-tungsten deposit formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Korges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.033⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (1), pp.75-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/g39601.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388042v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.30 Ga high-silica intraplate volcanic–plutonic system of the Gavião Block, São Francisco Craton, Brazil: Evidence of an intracontinental rift following the creation of insulating continental crust</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How do granitoid magmas mix with each other? Insights from textures, trace element and Sr–Nd isotopic composition of apatite and titanite from the Matok pluton (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.10.011⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172 (9), 80 (22 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-017-1398-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934776v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01622207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear Hf isotope-age array despite different granitoid sources and complex Archean geodynamics: Example from the Pietersburg block (South Africa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3.30 Ga high-silica intraplate volcanic–plutonic system of the Gavião Block, São Francisco Craton, Brazil: Evidence of an intracontinental rift following the creation of insulating continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Zincone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elson Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armin Zeh</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingguo Zhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.08.028⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 266-267, pp.414-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02934771v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting petrogenesis of Mg–K and Fe–K granitoids and implications for post-collisional magmatism: Case study from the Late-Archean Matok pluton (Pietersburg block, South Africa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Post-collisional magmatism: Crustal growth not identified by zircon Hf–O isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Martin</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.006⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 456, pp.182-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02934763v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary Comment on &amp;quot;Ultrahigh temperature granulites and magnesian charnockites: Evidence for the Neoarchean accretion along the northern margin of the Kaapvaal craton&amp;quot; by Rajesh et al</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Paleoproterozoic juvenile crust formation and stabilisation in the south-eastern West African Craton (Ghana); New insights from U-Pb-Hf zircon data and geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Stevens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Moyen</w:t>
+                <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 255, pp.455 - 458. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 287, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2016.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934770v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity and evolution of late-Archean granitoids: Evidence for the onset of “modern-style” plate tectonics between 3.0 and 2.5 Ga</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A linear Hf isotope-age array despite different granitoid sources and complex Archean geodynamics: Example from the Pietersburg block (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Doucelance</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.06.012⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 430, pp.326-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134200v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contrasting petrogenesis of Mg–K and Fe–K granitoids and implications for post-collisional magmatism: Case study from the Late-Archean Matok pluton (Pietersburg block, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rapopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196-197, pp.131-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996833v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Commentary Comment on &amp;quot;Ultrahigh temperature granulites and magnesian charnockites: Evidence for the Neoarchean accretion along the northern margin of the Kaapvaal craton&amp;quot; by Rajesh et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 255, pp.455 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00993406v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The diversity and evolution of late-Archean granitoids: Evidence for the onset of “modern-style” plate tectonics between 3.0 and 2.5 Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.208-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934760v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 230, pp.209-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934761v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682484v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 230, pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K “sanukitoids” from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean–Proterozoic boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strike-slip tectonic-driven peraluminous rare-metal magmatism: insights from the late-Variscan Blond granitic complex (French Massif Central)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Daoulas-Gerardin</w:t>
+                <w:t xml:space="preserve">Dos Hermanos Mélange reveals presence of Eurasia-derived crustal fragments accreted in the Philippine Mobile Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Annette Labis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brichau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoTolosa 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.31280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288892v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A zircon and apatite perspective on the nature of the Paleoarchean continental crust</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude métamorphique et géochronologique dans la zone de transition Archéen-Paléoprotérozoïque en Côte d'Ivoire, domaine de Man-Soubré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Augustin Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zié Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391230v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05379381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-metal mineralization and crustal magmatism in a collisional orogen: the Variscan metallogenic odyssey of the Sioule region (French Massif Central)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Océane Rocher</w:t>
+                <w:t xml:space="preserve">Detrital zircon U-Pb-Hf and trace element analyses reveal basement of western Luzon, Philippines originates from Mesozoic proto-South China Sea (SCS) rifted continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Annette Labis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brichau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre (RST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352992v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude métamorphique et géochronologique dans la zone de transition Archéen-Paléoprotérozoïque en Côte d'Ivoire, domaine de Man-Soubré</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yacouba Coulibaly</w:t>
+                <w:t xml:space="preserve">The zircon record of Carboniferous partial melting in Silurian mafic rocks from the Lyonnais metamorphic complex (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657405</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05379381v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05361258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrital zircon U-Pb-Hf and trace element analyses reveal basement of western Luzon, Philippines originates from Mesozoic proto-South China Sea (SCS) rifted continent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julius Pasco</w:t>
+                <w:t xml:space="preserve">Rare-metal mineralization and crustal magmatism in a collisional orogen: protracted evolution of the Sioule metallogenic zone (Variscan French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GeoTolosa 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390694v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zircon record of Carboniferous partial melting in Silurian mafic rocks from the Lyonnais metamorphic complex (French Massif Central)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Timing and origin of Sn mineralization in the southern Montagne Noire: new in-situ cassiterite U-Pb ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Ganzhorn</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657848</w:t>
+              <w:t xml:space="preserve">GeoTolosa 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05361258v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-metal mineralization and crustal magmatism in a collisional orogen: protracted evolution of the Sioule metallogenic zone (Variscan French Massif Central)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Océane Rocher</w:t>
+                <w:t xml:space="preserve">Timescales and mechanisms of continental crust differentiation in late- to post-orogenic settings viewed from lower crustal zircon petrochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caliméria Passos Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoTolosa 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.29114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288856v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing and origin of Sn mineralization in the southern Montagne Noire: new in-situ cassiterite U-Pb ages</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Strike-slip tectonic-driven peraluminous rare-metal magmatism: insights from the late-Variscan Blond granitic complex (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramirez Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daoulas-Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoTolosa 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391193v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescales and mechanisms of continental crust differentiation in late- to post-orogenic settings viewed from lower crustal zircon petrochronology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A zircon and apatite perspective on the nature of the Paleoarchean continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/gold2025.29114⟩</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.28381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390680v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dos Hermanos Mélange reveals presence of Eurasia-derived crustal fragments accreted in the Philippine Mobile Belt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julius Pasco</w:t>
+                <w:t xml:space="preserve">Rare-metal mineralization and crustal magmatism in a collisional orogen: the Variscan metallogenic odyssey of the Sioule region (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.657035</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391237v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-bearing micas in the 'Lithium-rich Tuff' from the Macusani Volcanic Field, Puno, Peru</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">High-resolution mineralogy of Lithium-rich Tuff from the Macusani Volcanic Field, Puno, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Kelly Segovia-More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisard Torró I Abat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Villanova-De-Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariana K Segovia-More</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramirez Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral Resources in a Changing World, 17th SGA Biennial Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGA, Aug 2023, Zurich, Switzerland. pp.319-322</w:t>
+              <w:t xml:space="preserve">17th SGA Biennial Meeting on Mineral Resources in a Changing World (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGA, Aug 2023, Zurich, Switzerland. pp.303--306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251556v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution mineralogy of Lithium-rich Tuff from the Macusani Volcanic Field, Puno, Peru</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Lithium-bearing micas in the 'Lithium-rich Tuff' from the Macusani Volcanic Field, Puno, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisard Torró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Villanova-De-Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Vallance</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana K Segovia-More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th SGA Biennial Meeting on Mineral Resources in a Changing World (2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGA, Aug 2023, Zurich, Switzerland. pp.303--306</w:t>
+              <w:t xml:space="preserve">Mineral Resources in a Changing World, 17th SGA Biennial Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGA, Aug 2023, Zurich, Switzerland. pp.319-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251582v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Endowment of Magmatic Brines from Active Geothermal Reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Tattitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Blundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial SGA Meeting (SGA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Zurich (CH), Switzerland. p196-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids involved in W-Be skarns from the Canadian Cordillera: example from the Cantung and Lened deposits, NWT, Canada</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+                <w:t xml:space="preserve">High-temperature meteoric water incursion in the Beauvoir rare-metal granite: insights from apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial Meeting of the Society-for-Geology-Applied-to-Mineral Deposits (SGA) on Mineral Resources in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938123v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature meteoric water incursion in the Beauvoir rare-metal granite: insights from apatite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïs Monnier</w:t>
+                <w:t xml:space="preserve">Fluids involved in W-Be skarns from the Canadian Cordillera: example from the Cantung and Lened deposits, NWT, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lecumberri-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial Meeting of the Society-for-Geology-Applied-to-Mineral Deposits (SGA) on Mineral Resources in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933268v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes influencing the behaviour of Li concentrations and isotopic composition in magmatic system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Indium, germanium, gallium, and other trace elements in sphalerite, enargite, and colusite from high-sulfidation polymetallic mineralization: preliminary data from the Colquijirca district, central Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayam Ortiz-Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Benites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisard Torró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Goldschmidt on geochemistry and related subjects (Goldschmidt 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geochemical Society and the European Association of Geochemistry, Jul 2022, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">16th SGA Biennal Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865228v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium, germanium, gallium, and other trace elements in sphalerite, enargite, and colusite from high-sulfidation polymetallic mineralization: preliminary data from the Colquijirca district, central Peru</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Germanium-rich sphalerite in two Peruvian Mississippi Valley-type deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Benites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Millán-Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisard Torró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th SGA Biennal Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">16th Biennial Meeting of the Society-for-Geology-Applied-to-Mineral-Deposits (SGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soc Geol Applied Mineral Deposits, Mar 2022, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921491v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germanium-rich sphalerite in two Peruvian Mississippi Valley-type deposits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Rosas</w:t>
+                <w:t xml:space="preserve">Biotite as a recorder of an exsolved Li-rich volatile phase in upper crustal silicic magma reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Neukampf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Biennial Meeting of the Society-for-Geology-Applied-to-Mineral-Deposits (SGA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938038v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotite as a recorder of an exsolved Li-rich volatile phase in upper crustal silicic magma reservoirs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Forni</w:t>
+                <w:t xml:space="preserve">Deep subduction of continental crust contributes to mantle metasomatism and deep carbon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2530⟩</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865273v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep subduction of continental crust contributes to mantle metasomatism and deep carbon cycle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Processes influencing the behaviour of Li concentrations and isotopic composition in magmatic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Neukampf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Magna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference Goldschmidt on geochemistry and related subjects (Goldschmidt 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society and the European Association of Geochemistry, Jul 2022, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865258v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessory mineral constraints on crustal evolution: elemental fingerprints for magma discrimination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Embryos of TTGs in Gore Mountain garnet megacrysts from water-fluxed melting of the lower crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Wannhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clementine Antoine</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Geological Society of America, GSA Connects 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Portland (OR), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2021AM-365946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587731v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryos of TTGs in Gore Mountain garnet megacrysts from water-fluxed melting of the lower crust</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Crust or mantle? That is not the question, better unmix your granites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society of America, GSA Connects 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/abs/2021AM-365946⟩</w:t>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.7392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865186v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crust or mantle? That is not the question, better unmix your granites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elusive zircon record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448208v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elusive zircon record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling Zircon growth during open-system crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tavazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Economos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GSA Connects 2021 in Portland, Oregon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Geological Society of America, Oct 2021, Portland, Oregon, United States. Paper n° 37-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2021AM-367757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591361v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Zircon growth during open-system crystallization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les mécanismes pétrologiques des interactions manteau-croûte dans un pluton tardi-orogénique : le Massif de l'Aigoual, Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Werle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Connects 2021 in Portland, Oregon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865191v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes pétrologiques des interactions manteau-croûte dans un pluton tardi-orogénique : le Massif de l'Aigoual, Massif Central</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">THE CONTRIBUTION OF DEEPLY SUBDUCTED CONTINENTAL CRUST TO MANTLE METASOMATISM AND DEEP CARBON CYCLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GSA Connects 2021 in Portland, Oregon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2021AM-367559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588058v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE CONTRIBUTION OF DEEPLY SUBDUCTED CONTINENTAL CRUST TO MANTLE METASOMATISM AND DEEP CARBON CYCLE</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Accessory mineral constraints on crustal evolution: elemental fingerprints for magma discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Storey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Connects 2021 in Portland, Oregon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865182v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early hydrothermal alteration stages at the giant San Rafael tin deposit, Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Gialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Harlaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouzmanov Kalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Fontboté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th SGA Biennial Meeting on Life with Ore Deposits on Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom. pp.361-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of the partially molten Variscan orogenic crust from syn-orogenic exhumation of subducted continental crust to gravitational collapse along a convergent plate boundary marked by slab retreat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source variability in a single granitic pluton : Example from the St Sylvestre Leucogranite complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Couzinié</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01291783v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01291778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source variability in a single granitic pluton : Example from the St Sylvestre Leucogranite complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow of the partially molten Variscan orogenic crust from syn-orogenic exhumation of subducted continental crust to gravitational collapse along a convergent plate boundary marked by slab retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Cuney</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01291778v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01291783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2024 - Section 18 du CoNRS (mandat 2021-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">rapport préliminaire à valider par le CNRS, CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16124,159 +16526,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granitoids and Greenstone Belts of the Pietersburg Block—Witnesses of an Archaean Accretionary Orogen Along the Northern Edge of the Kaapvaal Craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Brandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaean Geology of the Kaapvaal Craton, Southern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-107, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78652-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16286,114 +16688,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements géodynamiques à la transition Archéen-Protérozoïque : étude des granitoïdes de la marge Nord du craton du Kaapvaal (Afrique du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Blaise Pascal - Clermont-Ferrand II, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012CLF22310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00846827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId514"/>
+      <w:footerReference w:type="default" r:id="rId521"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16461,51 +16863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3F583B0"/>
+    <w:nsid w:val="EC2A29FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16692,51 +17094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oscar-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3856-9780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171124561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05323349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calim&#233;ria Passos Do Carmo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramirez-Briones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisard Torr&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Chiaradia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mandrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaf041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Lichtervelde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Ofori Amponsah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Iwan E. Williams" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122935" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05382333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy K Sanandres-Flores" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Villanova-De-Benavent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96173-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estrade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miranda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2024-0131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robab Hajialioghli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohssen Moazzen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorraya Saeidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2025.102089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05382332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leisen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltekin Topuz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Candan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Okuyucu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36950.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Roquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schettino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Campeny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107820" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Bello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Dawa&#239;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Irene Martinez Dopico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107490" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Fonseca Teixeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Siddoway" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavazzani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Rocher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122400" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kouzmanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-024-01329-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tavazzani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn-Frederik Wotzlaw" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Economos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Sinigoi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Demarchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118432" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Castellanos Melendez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuiper" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijbrans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121539" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Szymanowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102406" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Werle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Butek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dufourcau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchene" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gregoire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04034460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Borghini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ferrero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. O&#8217;brien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9482" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kontak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clark" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Holm-Denoma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.5021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doucet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Diot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007310" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta So&#347;nicka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker L&#252;ders" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duschl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kraemer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01173-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Julieta Mill&#225;n-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Benites" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01160-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grocolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863577v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bastian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guillong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abk2184" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Ellis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neukampf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bachmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49484.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vallance" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayam Ortiz-Benavente" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106882" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neukampf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tollan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Magna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.03.037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Villela Cassini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Freitas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Juliani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104643" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Wotzlaw" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Antonelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Otamendi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117706" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schirra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zwyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driesner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinrich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4921" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Quispe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-021-01066-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Legros" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elongo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Adlakha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chelle-Michou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12060236" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864243v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfollah Aghajari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/04.2022.02" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120407" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436609v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacob" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fiannacca" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106292" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O. Zakharov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Lundstrom" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Reed" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Bindeman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106164" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436631v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Piraquive" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kammer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian G&#243;mez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Alejandro Mu&#241;oz-Rocha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103397" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760597v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bj&#246;rnsen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49232.1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wannhoff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darling" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117058" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436614v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Neubauer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Stephan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ja00193k" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408136v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gialli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106409" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436613v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106291" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436645v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dolej&#353;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Guo Zhai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Wang Xu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104401" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436644v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian-Christopher Storck" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Karakas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01847-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436604v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Looser" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madritsch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wohlwend" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006439" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436641v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hantsche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Milenkov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vezzoni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitsa Vassileva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106408" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gemmrich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Melgarejo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-020-01030-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231939v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105938" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436621v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Valverde" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104236" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934803v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Haozheng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huafeng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Hong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2019-035" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934814v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Jensen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Coutinho" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Markl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2020.106512" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934819v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Fiedrich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.03.038" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934800v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Korges" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Weis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-019-00905-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934817v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g47647.1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934806v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bretscher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pimenta Silva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0520-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408215v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rielli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4762" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934816v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mintrone" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chelle-Michou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Schmidt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119755" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436431v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Steinmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ubide" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47764.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934804v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;brien" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina G&#252;nter" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12519" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934807v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Looser" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2-155-2020" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436556v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lecumberri-Sanchez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Falck" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103866" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934797v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ellis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.031" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lechmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2019.1675540" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934798v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gerdes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.12.020" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02026217v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.01.016" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934783v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Debouge" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.11.022" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934786v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.11.019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01718663v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.11.038" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQTMKT4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934789v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wunder" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g45316.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622207v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gros" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1398-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934780v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mintrone" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.06.001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474160v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1434-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474059v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Block" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.02.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791005v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Clair Duchesne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Li&#233;geois" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.10.002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934784v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g39601.1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467999v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.10.011" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFL610QD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388042v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.033" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934776v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zincone" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Oliveira" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguo Zhai" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.10.011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934771v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.08.028" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHKGFKDW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934763v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapopo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HSNX0Z0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934770v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicoli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Moyen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288892v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramirez Briones" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daoulas-Gerardin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391230v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Combaz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28381" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05352992v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379381v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Augustin Yao" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boya" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Coulibaly" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390694v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Annette Labis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Pasco" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4856" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361258v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Ho&#255;m de Marien" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ganzhorn" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288856v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391193v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390680v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29114" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391237v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mouthereau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31280" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251556v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana K Segovia-More" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251582v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kelly Segovia-More" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisard Torr&#243; I Abat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04921008v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Tattitch" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938123v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04933268v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865228v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Magna" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04921491v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938038v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mill&#225;n-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rosas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865273v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2530" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865258v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. O'Brien" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5782" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587731v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Storey" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Antoine" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865186v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-365946" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448208v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7392" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591361v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865191v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-367757" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588058v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865182v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Brien" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-367559" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408218v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouzmanov Kalin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fontbot&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291783v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291778v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934794v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Brandl" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Wilson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78652-0_4" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00846827v2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22310" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oscar-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3856-9780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171124561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-05630315v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calim&#233;ria Do Carmo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tavazzani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-026-02325-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leisen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2026.108616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05625510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Rocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2026003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramirez-Briones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisard Torr&#243;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Chiaradia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mandrou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaf041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Lichtervelde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Ofori Amponsah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Iwan E. Williams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122935" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05382333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy K Sanandres-Flores" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Villanova-De-Benavent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96173-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05382332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robab Hajialioghli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohssen Moazzen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorraya Saeidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2025.102089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mathieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miranda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2024-0131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05323349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calim&#233;ria Passos Do Carmo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Roquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schettino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Campeny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107820" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Bello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Dawa&#239;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Irene Martinez Dopico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107490" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Fonseca Teixeira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Siddoway" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavazzani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118906" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754862v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122400" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kouzmanov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-024-01329-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793406v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltekin Topuz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Candan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Okuyucu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36950.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Butek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dufourcau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gregoire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107393" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn-Frederik Wotzlaw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Economos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Szymanowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102406" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Werle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107270" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kontak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clark" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Holm-Denoma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.5021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doucet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118133" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04034460v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Borghini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicoli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ferrero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. O&#8217;brien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9482" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Diot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007310" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta So&#347;nicka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker L&#252;ders" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duschl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kraemer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01173-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245404v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Julieta Mill&#225;n-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Benites" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01160-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Sinigoi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Demarchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118432" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Castellanos Melendez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuiper" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijbrans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121539" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bastian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guillong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abk2184" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Ellis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neukampf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bachmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49484.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vallance" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayam Ortiz-Benavente" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106882" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865092v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neukampf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tollan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Magna" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.03.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864228v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Villela Cassini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cellier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Freitas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Juliani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104643" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864243v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfollah Aghajari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/04.2022.02" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Wotzlaw" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Antonelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Otamendi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117706" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schirra" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zwyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driesner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinrich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4921" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Quispe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-021-01066-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Legros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elongo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Adlakha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chelle-Michou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12060236" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grocolas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436618v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wannhoff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117058" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436606v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O. Zakharov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Lundstrom" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Reed" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Bindeman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106164" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436631v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Piraquive" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kammer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian G&#243;mez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Alejandro Mu&#241;oz-Rocha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103397" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436609v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacob" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fiannacca" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106292" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760597v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bj&#246;rnsen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49232.1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436614v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Neubauer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Stephan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ja00193k" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408136v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gialli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106409" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436644v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian-Christopher Storck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Karakas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01847-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436645v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hong" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dolej&#353;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Guo Zhai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Wang Xu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104401" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436613v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106291" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436604v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Looser" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madritsch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wohlwend" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006439" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436641v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hantsche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Milenkov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vezzoni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitsa Vassileva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106408" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436560v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gemmrich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Melgarejo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-020-01030-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231939v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marko" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105938" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436621v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Valverde" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104236" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436629v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120407" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934817v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g47647.1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934800v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Korges" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Weis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-019-00905-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934819v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Fiedrich" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.03.038" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934816v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mintrone" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chelle-Michou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Schmidt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119755" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436431v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Steinmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ubide" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47764.1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934806v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bretscher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pimenta Silva" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0520-6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408215v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rielli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4762" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934807v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Looser" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2-155-2020" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934804v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;brien" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina G&#252;nter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12519" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436556v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lecumberri-Sanchez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Falck" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103866" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934814v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Jensen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Coutinho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Markl" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2020.106512" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934803v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Haozheng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huafeng" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Hong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2019-035" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934802v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lechmann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2019.1675540" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934798v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gerdes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.12.020" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02026217v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.01.016" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934797v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ellis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.031" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934789v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wunder" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g45316.1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01718663v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.11.038" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQTMKT4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934786v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.11.019" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934783v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Debouge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.11.022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934780v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mintrone" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.06.001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474160v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1434-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474059v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Block" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.02.010" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791005v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Clair Duchesne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Li&#233;geois" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.10.002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934784v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g39601.1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622207v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gros" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1398-1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934776v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zincone" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Oliveira" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguo Zhai" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.10.011" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388042v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.033" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467999v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.10.011" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFL610QD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934771v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.08.028" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHKGFKDW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934763v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapopo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.006" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HSNX0Z0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934770v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicoli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Moyen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.010" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391237v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Annette Labis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mouthereau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Pasco" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31280" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379381v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Augustin Yao" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boya" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Coulibaly" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390694v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4856" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361258v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Ho&#255;m de Marien" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ganzhorn" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288856v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391193v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390680v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29114" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288892v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramirez Briones" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daoulas-Gerardin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391230v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Combaz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28381" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05352992v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251582v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kelly Segovia-More" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisard Torr&#243; I Abat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251556v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana K Segovia-More" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04921008v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Tattitch" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04933268v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938123v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04921491v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938038v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mill&#225;n-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rosas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865273v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2530" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865258v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. O'Brien" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5782" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865228v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Magna" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865186v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-365946" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448208v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7392" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591361v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865191v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-367757" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588058v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865182v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Brien" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-367559" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587731v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Storey" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Antoine" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408218v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouzmanov Kalin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fontbot&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291778v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291783v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934794v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Brandl" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Wilson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78652-0_4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00846827v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22310" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>