--- v0 (2026-03-15)
+++ v1 (2026-05-24)
@@ -126,85 +126,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing tomorrow’s forage maize hybrids to maintain their digestible yield despite climate change</w:t>
+                <w:t xml:space="preserve">Targeting enhanced digestibility: Prioritizing low pith lignification to complement low p-coumaric acid content as environmental stress intensity increases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana López-Malvar</w:t>
@@ -239,444 +239,406 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0338077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0338077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163978v1</w:t>
+                <w:t xml:space="preserve">hal-05407329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with large multispectral images comparison? PCA score distribution as a tool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Genotype-dependent response to water deficit: increases in maize cell wall digestibility occurs through reducing both p-coumaric acid and lignification of the rind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana López-Malvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Colloquium Mediterraneum Chemometricum</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05395884v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1571407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2025.1571407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du stade de récolte et des conditions environnementales sur le rendement et la digestibilité du maïs fourrage</w:t>
+                <w:t xml:space="preserve">Precise control of water stress in the field reveals different response thresholds for forage yield and digestibility of maize hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées du Réseau Français des Parois</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-04773812v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1142462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1142462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting enhanced digestibility: Prioritizing low pith lignification to complement low p-coumaric acid content as environmental stress intensity increases</w:t>
+                <w:t xml:space="preserve">Designing tomorrow’s forage maize hybrids to maintain their digestible yield despite climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana López-Malvar</w:t>
@@ -711,350 +673,388 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05407329v1</w:t>
+              <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCARPIA; Alma Mater Studiorum, Universita de Bologna, Jun 2025, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-dependent response to water deficit: increases in maize cell wall digestibility occurs through reducing both p-coumaric acid and lignification of the rind</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana López-Malvar</w:t>
+                <w:t xml:space="preserve">How to deal with large multispectral images comparison? PCA score distribution as a tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05119566v1</w:t>
+              <w:t xml:space="preserve">XII Colloquium Mediterraneum Chemometricum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porquerolles Island, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise control of water stress in the field reveals different response thresholds for forage yield and digestibility of maize hybrids</w:t>
+                <w:t xml:space="preserve">Impact du stade de récolte et des conditions environnementales sur le rendement et la digestibilité du maïs fourrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guillaume</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Demonceaux</w:t>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français des Parois; Institut Jean-Pierre Bourgin (IJPB), May 2022, Versailles, France. pp.C2-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04064497v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water stress and late harvest: effect on yield and digestibility of forage maize.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1085,64 +1085,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging autofluorescence-based multispectral imaging to trace tissue origin in ground forage maize particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1545,51 +1545,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87A581F5"/>
+    <w:nsid w:val="7829249E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1776,51 +1776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oscar-main" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2346-011X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163978v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Malvar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1571407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demonceaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142462" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Lopez-Marnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Malvar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oscar-main" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2346-011X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Malvar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119566v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1571407" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demonceaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395884v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Lopez-Marnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Malvar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>