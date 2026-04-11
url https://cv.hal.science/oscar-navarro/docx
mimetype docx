--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -147,533 +147,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does nature in the city make us happy? The role of affect and connectedness to nature</w:t>
+                <w:t xml:space="preserve">Communicating the risk of erosion: the effects of map-based communication on risk perception and affect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Hefti</w:t>
+                <w:t xml:space="preserve">Aude Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Juigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/21711976241308423⟩</w:t>
+              <w:t xml:space="preserve">Climate Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.100738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crm.2025.100738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967884v1</w:t>
+                <w:t xml:space="preserve">hal-05222791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating the risk of erosion: the effects of map-based communication on risk perception and affect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cartes et prévention des risques de submersion : deux approches interdisciplinaires impliquant les citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Banton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Banton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crm.2025.100738⟩</w:t>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15chl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222791v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes et prévention des risques de submersion : deux approches interdisciplinaires impliquant les citoyens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Behavioral and Physiological Stress Reactions During Exposure to a Tsunami in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+                <w:t xml:space="preserve">Eulalie Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arsandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15chl⟩</w:t>
+              <w:t xml:space="preserve">Simulation and Gaming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10468781251353674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524819v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and Physiological Stress Reactions During Exposure to a Tsunami in Virtual Reality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How does nature in the city make us happy? The role of affect and connectedness to nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hefti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation and Gaming</w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10468781251353674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/21711976241308423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153717v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of environmental crisis perception and trait anxiety on the level of eco-worry and climate anxiety</w:t>
               </w:r>
@@ -787,1978 +787,1978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EL ALTRUISMO, LA AUSTERIDAD Y EL COMPORTAMIENTO PROECOLÓGICO COMO CONDUCTAS SUSTENTABLES EN JOVENES UNIVERSITARIOS</w:t>
+                <w:t xml:space="preserve">Environmental Identity, Connectedness with Nature, and Well-Being as Predictors of Pro-Environmental Behavior, and Their Comparison between Inhabitants of Rural and Urban Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ena Yuritze Barón López</w:t>
+                <w:t xml:space="preserve">Willian Sierra-Barón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Patricia García</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pablo Olivos-Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Gómez-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FACE: Revista de la Facultad de Ciencias Económicas y Empresariales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24054/face.v22i3.1446⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.4525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15054525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526400v1</w:t>
+                <w:t xml:space="preserve">hal-04079348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Identity, Connectedness with Nature, and Well-Being as Predictors of Pro-Environmental Behavior, and Their Comparison between Inhabitants of Rural and Urban Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willian Sierra-Barón</w:t>
+                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Olivos-Jara</w:t>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Gómez-Acosta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su15054525⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079348v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Environmental attitudes in context: conceptualisations, measurements and related factors of environmental attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1219471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224040v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Environmental attitudes in context: conceptualisations, measurements and related factors of environmental attitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Analysis of the Impact of Risk Culture on Human Behavior during a Catastrophic Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Wittenberg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1219471⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (14), pp.11063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su151411063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273562v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04166663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Spirituality and positive psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bellehumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (2023), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1202359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Analysis of the Impact of Risk Culture on Human Behavior during a Catastrophic Event</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (14), pp.11063. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.103857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su151411063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.103857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04166663v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
+                <w:t xml:space="preserve">EL ALTRUISMO, LA AUSTERIDAD Y EL COMPORTAMIENTO PROECOLÓGICO COMO CONDUCTAS SUSTENTABLES EN JOVENES UNIVERSITARIOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Congard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+                <w:t xml:space="preserve">Ena Yuritze Barón López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bret</w:t>
+                <w:t xml:space="preserve">Sandra Patricia García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 234, pp.103857. </w:t>
+              <w:t xml:space="preserve">FACE: Revista de la Facultad de Ciencias Económicas y Empresariales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (3), pp.71-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.103857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24054/face.v22i3.1446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981749v1</w:t>
+                <w:t xml:space="preserve">hal-04526400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Integration and Empirical Validation of a Unified Taxonomy: Quantitative Data Analysis for Virtual Learning Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la relocalisation à la recomposition territoriale : adapter l’approche aux risques côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Moreno-Barahona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blanca Fraijo-Sing</w:t>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cesar Tapia-Fonllem</w:t>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.814592⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.566-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079405v1</w:t>
+                <w:t xml:space="preserve">hal-03991451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la relocalisation à la recomposition territoriale : adapter l’approche aux risques côtiers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Place Identity and Traumatic Experiences in the Context of Wildfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter de Jesús</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olivos-Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.8768⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (18), pp.11332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su141811332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991451v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Sapin</w:t>
+                <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olivos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688175v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Erosion Risk: Population Adaptation to Climate Change A Case Study of the Pays de la Loire Coastline.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kerguillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weather, Climate, and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/WCAS-D-22-0011.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place Identity and Traumatic Experiences in the Context of Wildfires</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su141811332⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079389v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
+                <w:t xml:space="preserve">The Brief Version of the “Connectedness to Nature Scale”: Factorial Structure and Invariance Study Across Seven European Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olivos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Wittenberg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aphw.12390⟩</w:t>
+              <w:t xml:space="preserve">Ecopsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/eco.2021.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981250v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brief Version of the “Connectedness to Nature Scale”: Factorial Structure and Invariance Study Across Seven European Cities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+                <w:t xml:space="preserve">Saisir les comportements humains en situation de catastrophes : proposition d'une démarche méthodologique immersive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Olivos</w:t>
+                <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Loureiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecopsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/eco.2021.0058⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1030, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079399v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03763799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir les comportements humains en situation de catastrophes : proposition d'une démarche méthodologique immersive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+                <w:t xml:space="preserve">Conceptual Integration and Empirical Validation of a Unified Taxonomy: Quantitative Data Analysis for Virtual Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Moreno-Barahona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Fraijo-Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tricot</w:t>
+                <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cesar Tapia-Fonllem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1030, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.167-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.814592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03763799v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do we adapt when we are faced with the effects of climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharol Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65 (24), pp.102586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2805,77 +2805,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk perception and trust management in inhabitants exposed to coastal flooding: The case of Cartagena, Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60, pp.102261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2948,51 +2948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Enrique Palacio Sañudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Colombiana de Sociología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 44 (2), pp.243-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3026,103 +3026,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinant factors of protective behaviors regarding erosion and coastal flooding risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Mambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barbaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61, pp.102378. </w:t>
@@ -3160,103 +3160,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Parameter Identification of a Behavioral Model from a Virtual Reality Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3329,64 +3329,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Alveiro Restrepo-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CES Psicología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (2), pp.71-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3420,103 +3420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of risk experience and personal exposure on coastal flooding and coastal erosion risk perception and coping strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
@@ -3567,64 +3567,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging Individuals to Adapt to Climate Change: Relations between Coping Strategies and Psychological Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), pp.992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3684,64 +3684,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Carrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Panno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3792,64 +3792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beliefs about Climate Change and Their Relationship with Environmental Beliefs and Sustainable Behavior: A View from Rural Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willian Sierra-Barón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Katherine Amézquita Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,1208 +3916,1208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective behaviors regarding coastal flooding risk in a context of climate change</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The social representations of climate change: comparison of two territories exposed to the coastal flooding risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mercier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constance Mambet Doue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Climate Change Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accre.2020.12.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of climate change strategies and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJCCSM-11-2019-0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086917v1</w:t>
+                <w:t xml:space="preserve">hal-02562354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social representations of climate change: comparison of two territories exposed to the coastal flooding risk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
+                <w:t xml:space="preserve">Connectedness to nature and its relationship with spirituality, wellbeing and sustainable behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Tapia-Fonllem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Fraijo-Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Restrepo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rommel</w:t>
+                <w:t xml:space="preserve">Anaïs Ortiz-Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of climate change strategies and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), </w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJCCSM-11-2019-0064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562354v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectedness to nature and its relationship with spirituality, wellbeing and sustainable behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coping Strategies Regarding Coastal Flooding Risk in a Context of Climate Change in a French Caribbean Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Ortiz-Valdez</w:t>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.37-48. </w:t>
+              <w:t xml:space="preserve">Environment and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.001391652091625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0013916520916253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505464v1</w:t>
+                <w:t xml:space="preserve">hal-02562345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping Strategies Regarding Coastal Flooding Risk in a Context of Climate Change in a French Caribbean Island</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Número especial en investigación en Psicología ambiental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Deledalle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cesar Octavio Tapia-Fonllem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.001391652091625. </w:t>
+              <w:t xml:space="preserve">CES Psicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.i-iii. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0013916520916253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21615/CESP.14.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562345v1</w:t>
+                <w:t xml:space="preserve">hal-03545449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Número especial en investigación en Psicología ambiental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of coping strategies in two types of natural hazards: Flash floods and costal flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Octavio Tapia-Fonllem</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katia Zapa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CES Psicología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21615/CESP.14.1.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.101514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545449v1</w:t>
+                <w:t xml:space="preserve">hal-02532451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of coping strategies in two types of natural hazards: Flash floods and costal flooding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katia Zapa-Perez</w:t>
+                <w:t xml:space="preserve">Effects of contact with nature on connectedness, environmental identity and evoked contents (Efectos del contacto con la naturaleza en conectividad, identidad ambiental y contenidos evocados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Ameline</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Mena-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olivos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46, pp.101514. </w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.21-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532451v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of contact with nature on connectedness, environmental identity and evoked contents (Efectos del contacto con la naturaleza en conectividad, identidad ambiental y contenidos evocados)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
+                <w:t xml:space="preserve">Recovery of the Island of Saint Martin after Hurricane Irma: An Interdisciplinary Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Mena-García</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643663⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (20), pp.8585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12208585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322588v1</w:t>
+                <w:t xml:space="preserve">hal-02970796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De geografías del riesgo a riesgos territorializados. Un abordaje multinivel como apuesta ante la esencialización del riesgo y los territorios en salud pública</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Adriana Muñoz Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Alveiro Restrepo Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Marina Agudelo Cadavid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Gerencia y Políticas de Salud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11144/Javeriana.rgps19.grrt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of the Island of Saint Martin after Hurricane Irma: An Interdisciplinary Perspective</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Protective behaviors regarding coastal flooding risk in a context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (20), pp.8585. </w:t>
+              <w:t xml:space="preserve">Advances in Climate Change Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.310-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su12208585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.accre.2020.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970796v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flooding experience and assessment of climate change: implication of psychological distance, risk perception and place attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (3), pp.287-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5151,77 +5151,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of place identity, self-efficacy and anxiety state on the relationship between coastal flooding risk perception and the willingness to cope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5255,90 +5255,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What meaning do individuals give to coastal risks? Contribution of the social representation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5389,90 +5389,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Involvement in greywater reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of environmental &amp; science education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (5), pp.457-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5497,103 +5497,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorial structure of the coastal flooding risk perception and validation of a French coastal flooding risk evaluation scale (CFRES) for non-experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 155, pp.68 - 75. </w:t>
@@ -5643,77 +5643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Connectedness to Nature Scale”: Validity and Reliability in the French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5760,51 +5760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelo de análisis de la vulnirabilidad psicosocial en la gestión del riesgo de desastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Lucia Zapa Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albeiro Rendón Rivera Rendón Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5968,51 +5968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percevoir les risques côtiers par la carte mentale : exemple sur le littoral des Sables-d'Olonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,51 +6119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ferrer Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Chaves Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Gonzalo Marín Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6214,51 +6214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la psychologie sociale dans le champ d’étude de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue électronique de psychologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6283,51 +6283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representación social del medio ambiente y de la contaminación del aire: efecto de imbricación de dos objetos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CES Psicología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (1), pp.104-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6378,51 +6378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Olivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-I. Aragonés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista latinoamericana de psicología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (3), pp.501-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6447,51 +6447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis psicosocial de los conflictos de uso del agua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duazary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (2), pp.98-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6516,51 +6516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psicología social y medio ambiente. Reflexiones y perspectivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Internacional de Ciencias Sociales y Humanidades SOCIOTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1-2), pp.177-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6598,51 +6598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discriminación social desde una perspectiva psicosociológica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6712,103 +6712,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion du littoral à Saint-Martin, Caraïbes, suite à l'ouragan Irma (2017) : indicateurs, quantification, processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
@@ -6837,77 +6837,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’aléa à la carte : lecture, perception et appropriation des risques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6945,90 +6945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la perception visuelle des populations face aux cartes d’alerte : une voie vers l’amélioration de leur forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7047,325 +7047,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cartographies des risques littoraux et recherche d’une optimisation par l’oculométrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence des environnements vécus sur les perceptions des représentations des risques littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">merIGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012440v1</w:t>
+                <w:t xml:space="preserve">hal-05337303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des environnements vécus sur les perceptions des représentations des risques littoraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analyse de cartographies des risques littoraux et recherche d’une optimisation par l’oculométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">merIGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337303v1</w:t>
+                <w:t xml:space="preserve">hal-05012440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion du littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">merIGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7403,77 +7403,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7528,51 +7528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et logiques d’action en matière de lutte anti-vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7640,103 +7640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première vague affective du COVID 19 : Modèles en courbe de croissance et changement de trajectoire affective avec le déconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e ATELIER MODEVAIIA : MODÉlisation de la VAriabilité Inter- et IntrA-Individuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MODEVAIIA, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
@@ -7765,90 +7765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces protégés littoraux face à l’élévation du niveau marin : perceptionde leur adaptation et enjeux de leur relocalisation par les acteurs du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7899,90 +7899,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
@@ -8136,103 +8136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
@@ -8261,64 +8261,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction des îles de Saint Martin et de Saint-Barthélemy suite à la saison cyclonique 2017, une approche interdisciplinaire (projet Relev)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8386,51 +8386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces protégés littoraux face à l’élévation du niveau marin : représentations sociales et enjeux de relocalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8438,51 +8438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGU; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8507,103 +8507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relocalisation d’enjeux en zone côtière : de l’état de l’art à une définition adaptée aux risques côtiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwan Kerguillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Géographes Français, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8628,77 +8628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation au prisme de l’attachement aux territoires : les acteurs des espaces protégés face à l’élévation du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8743,372 +8743,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing building's vulnerability for people to coastal floods: technical usefulness and social perception of shelter structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual Tsunami : navigation technique and user behavior analysis during emergency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanext 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Universitaire Mer et Littoral (IUML, FR3473), Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">1st International Conference for Multi-Area Simulation - ICMASim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121937v1</w:t>
+                <w:t xml:space="preserve">halshs-02487516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Tsunami : navigation technique and user behavior analysis during emergency</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathematical and geographical approach in the modeling of a network of human behavioral systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference for Multi-Area Simulation - ICMASim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02487516v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical and geographical approach in the modeling of a network of human behavioral systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Lanza</w:t>
+                <w:t xml:space="preserve">Reducing building's vulnerability for people to coastal floods: technical usefulness and social perception of shelter structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meï-Li Bellemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Oceanext 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Mer et Littoral (IUML, FR3473), Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116747v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9251,90 +9251,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building's vulnerability for people to coastal floods: new results from Atlantic French coasts and considerations for adaption to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meï-Li Bellemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9408,51 +9408,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie environnementale : Enjeux environnementaux, risques et qualité de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9532,77 +9532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Environmental Psychology and Quality of Life Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2017, International Handbooks of Quality-of-Life, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-31416-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9629,51 +9629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psicología social: temas, teorías y compromiso social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editorial Universidad de Antioquia, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9809,103 +9809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Khocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
@@ -9938,103 +9938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Dynamics of Human Behaviors During Disasters: A Mathematical and Geographical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems, Smart Territories and Mobility. Understanding Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.201-218, 2021, </w:t>
@@ -10072,51 +10072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social inequality and environmental risk perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of environmental psychology and QOL research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10167,51 +10167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorothée Marchand; Sandrine Depeau; Karine Weiss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'individu au risque de l'environnement : regards croisés de la Psychologie environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10253,51 +10253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des risques et menaces environnementales. Un regard psycho-socio-environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10329,195 +10329,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérité et représentations sociales dans un contexte de conflits d’usages de l’eau en Colombie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Construction sociale de la discrimination à travers la figure des victimes. Un regard psychosocial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociabilités, citoyenneté et liens sociaux en Amérique Latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, 2013</w:t>
+              <w:t xml:space="preserve">La discrimination : un objet indicible ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355469v1</w:t>
+                <w:t xml:space="preserve">hal-03355466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction sociale de la discrimination à travers la figure des victimes. Un regard psychosocial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Altérité et représentations sociales dans un contexte de conflits d’usages de l’eau en Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La discrimination : un objet indicible ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, 2013</w:t>
+              <w:t xml:space="preserve">Sociabilités, citoyenneté et liens sociaux en Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355466v1</w:t>
+                <w:t xml:space="preserve">hal-03355469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cognición social al pensamiento social: el rol de « lo social » en la construcción del conocimiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicología social: temas, teorías y compromiso social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Universidad de Antioquia, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10542,51 +10542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectivas de la psicología social ambiental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicología social: temas, teorías y compromiso social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Universidad de Antioquia, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10824,51 +10824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10923,90 +10923,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Sea, no Flood Risk: How Importance Granted to the Sea Influences Flood Risk Perception in the particular case of the Guadeloupe Island, Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coquet Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11067,51 +11067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Barcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11155,345 +11155,345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerema. 2023</w:t>
+              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685726v1</w:t>
+                <w:t xml:space="preserve">hal-04066473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pottier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04066473v1</w:t>
+                <w:t xml:space="preserve">hal-03685726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Com2SiCa - Rapport de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11541,51 +11541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Barcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11655,51 +11655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Barcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11886,51 +11886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967884v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976241308423" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2025.100738" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Parmentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Aroua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Betry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Rivi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.janxdis.2023.102799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Yuritze Bar&#243;n L&#243;pez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Patricia Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24054/face.v22i3.1446" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Sierra-Bar&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos-Jara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez-Acosta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15054525" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04273562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1219471" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bellehumeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bilodeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1202359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Moreno-Barahona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fraijo-Sing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Tapia-Fonllem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.814592" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8768" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chotard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navarro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerguillec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-22-0011.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Jes&#250;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811332" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Guillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharol Cortes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102586" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz-Duque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102261" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Estela Tobon Berrio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sabatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Palacio Sa&#241;udo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcs.v44n2.87666" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbaras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102378" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berred" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9243175" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2021.1962952" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020992" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545558v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carrus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Panno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12309" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Katherine Am&#233;zquita Naranjo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eylyn Daniela Teres Sierra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Marcela Narv&#225;ez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13095326" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086917v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2020.12.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet Doue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCCSM-11-2019-0064" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505464v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ortiz-Valdez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643662" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916520916253" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Octavio Tapia-Fonllem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.14.1.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zapa-Perez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101514" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322588v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mena-Garc&#237;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643663" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz Duque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo Ochoa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Marina Agudelo Cadavid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.rgps19.grrt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1622347" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321898v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00499" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103629" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.01.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBJQX5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902609v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02180" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lucia Zapa P&#233;rez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albeiro Rend&#243;n Rivera Rend&#243;n Rivera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24857/rgsa.v11i2.1309" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928227v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.112.0477" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417191v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Lamarre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03293428v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Jim&#233;nez Ben&#237;tez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferrer Botero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Chaves Casta&#241;o" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonzalo Mar&#237;n Fuentes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rsap.v17n5.38474" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355785v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355784v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-I. Aragon&#233;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355794v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756243v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pr&#233;vert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bogalska-Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340190v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccinini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337286v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012426v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559187v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098125v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badts" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403520v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201246v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403834v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121937v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;-Li Bellemare" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487516v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116747v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113970v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627142v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079422v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868447v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209273v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_11" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869040v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355467v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355469v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355466v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355451v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355474v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989232v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Duguet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Lopez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unesdoc.unesco.org/images/0018/001883/188331f.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884319v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344350v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Marie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693270v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Barcik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756208v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693262v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222791v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2025.100738" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524819v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976241308423" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Parmentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Aroua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Betry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Rivi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.janxdis.2023.102799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Sierra-Bar&#243;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos-Jara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez-Acosta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15054525" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04273562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1219471" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bellehumeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bilodeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1202359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Yuritze Bar&#243;n L&#243;pez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Patricia Garc&#237;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24054/face.v22i3.1446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8768" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Jes&#250;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811332" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chotard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navarro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerguillec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-22-0011.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Moreno-Barahona" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fraijo-Sing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Tapia-Fonllem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.814592" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Guillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharol Cortes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102586" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz-Duque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102261" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Estela Tobon Berrio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sabatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Palacio Sa&#241;udo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcs.v44n2.87666" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbaras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102378" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berred" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9243175" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2021.1962952" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020992" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545558v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carrus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Panno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12309" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Katherine Am&#233;zquita Naranjo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eylyn Daniela Teres Sierra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Marcela Narv&#225;ez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13095326" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet Doue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCCSM-11-2019-0064" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ortiz-Valdez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643662" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916520916253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Octavio Tapia-Fonllem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.14.1.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zapa-Perez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101514" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322588v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mena-Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643663" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545564v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz Duque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo Ochoa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Marina Agudelo Cadavid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.rgps19.grrt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2020.12.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1622347" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321898v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00499" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103629" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.01.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBJQX5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902609v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02180" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lucia Zapa P&#233;rez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albeiro Rend&#243;n Rivera Rend&#243;n Rivera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24857/rgsa.v11i2.1309" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928227v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.112.0477" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417191v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Lamarre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03293428v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Jim&#233;nez Ben&#237;tez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferrer Botero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Chaves Casta&#241;o" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonzalo Mar&#237;n Fuentes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rsap.v17n5.38474" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355785v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355784v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-I. Aragon&#233;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355794v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756243v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pr&#233;vert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bogalska-Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340190v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccinini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337286v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012440v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012426v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559187v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098125v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badts" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403520v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201246v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403834v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487516v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116747v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;-Li Bellemare" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113970v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627142v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079422v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868447v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209273v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_11" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869040v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355467v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355466v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355469v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355451v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355474v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989232v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Duguet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Lopez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unesdoc.unesco.org/images/0018/001883/188331f.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884319v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344350v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Marie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693270v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Barcik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756208v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693262v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>