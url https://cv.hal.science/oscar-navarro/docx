--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -787,706 +787,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Identity, Connectedness with Nature, and Well-Being as Predictors of Pro-Environmental Behavior, and Their Comparison between Inhabitants of Rural and Urban Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willian Sierra-Barón</w:t>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Olivos-Jara</w:t>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Gómez-Acosta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (5), pp.4525. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15054525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079348v1</w:t>
+                <w:t xml:space="preserve">hal-04224040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Environmental attitudes in context: conceptualisations, measurements and related factors of environmental attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1219471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224040v1</w:t>
+                <w:t xml:space="preserve">hal-04273562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Environmental attitudes in context: conceptualisations, measurements and related factors of environmental attitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental Identity, Connectedness with Nature, and Well-Being as Predictors of Pro-Environmental Behavior, and Their Comparison between Inhabitants of Rural and Urban Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willian Sierra-Barón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olivos-Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Wittenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+                <w:t xml:space="preserve">Andrés Gómez-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.4525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1219471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su15054525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273562v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Analysis of the Impact of Risk Culture on Human Behavior during a Catastrophic Event</w:t>
+                <w:t xml:space="preserve">Editorial: Spirituality and positive psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Lanza</w:t>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+                <w:t xml:space="preserve">Christian Bellehumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Verdière</w:t>
+                <w:t xml:space="preserve">Cynthia Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su151411063⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2023), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1202359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04166663v1</w:t>
+                <w:t xml:space="preserve">hal-04525585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Spirituality and positive psychology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Analysis of the Impact of Risk Culture on Human Behavior during a Catastrophic Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bellehumeur</w:t>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Bilodeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (2023), </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (14), pp.11063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1202359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su151411063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525585v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04166663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1648,732 +1648,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la relocalisation à la recomposition territoriale : adapter l’approche aux risques côtiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Place Identity and Traumatic Experiences in the Context of Wildfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chadenas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Peter de Jesús</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olivos-Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.566-588. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (18), pp.11332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.8768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su141811332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991451v1</w:t>
+                <w:t xml:space="preserve">hal-04079389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place Identity and Traumatic Experiences in the Context of Wildfires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter de Jesús</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olivos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su141811332⟩</w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079389v1</w:t>
+                <w:t xml:space="preserve">hal-03981250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal Erosion Risk: Population Adaptation to Climate Change A Case Study of the Pays de la Loire Coastline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Loureiro</w:t>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kerguillec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+              <w:t xml:space="preserve">Weather, Climate, and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aphw.12390⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/WCAS-D-22-0011.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981250v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Erosion Risk: Population Adaptation to Climate Change A Case Study of the Pays de la Loire Coastline.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Robin</w:t>
+                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather, Climate, and Society</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/WCAS-D-22-0011.1⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991437v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la relocalisation à la recomposition territoriale : adapter l’approche aux risques côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.566-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688175v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brief Version of the “Connectedness to Nature Scale”: Factorial Structure and Invariance Study Across Seven European Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Wittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecopsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (3), pp.190-199. </w:t>
@@ -2411,103 +2411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les comportements humains en situation de catastrophes : proposition d'une démarche méthodologique immersive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1030, </w:t>
@@ -2669,936 +2669,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do we adapt when we are faced with the effects of climate change?</w:t>
+                <w:t xml:space="preserve">Risk perception and trust management in inhabitants exposed to coastal flooding: The case of Cartagena, Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Guillard</w:t>
+                <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharol Cortes</w:t>
+                <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 65 (24), pp.102586. </w:t>
+              <w:t xml:space="preserve">, 2021, 60, pp.102261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545369v1</w:t>
+                <w:t xml:space="preserve">hal-03545396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perception and trust management in inhabitants exposed to coastal flooding: The case of Cartagena, Colombia</w:t>
+                <w:t xml:space="preserve">La representación social de los derechos de los niños: legalidad construida por padres y madres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
+                <w:t xml:space="preserve">Luz Estela Tobon Berrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Enrique Palacio Sañudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102261⟩</w:t>
+              <w:t xml:space="preserve">Revista Colombiana de Sociología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (2), pp.243-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/rcs.v44n2.87666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545396v1</w:t>
+                <w:t xml:space="preserve">hal-03545520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La representación social de los derechos de los niños: legalidad construida por padres y madres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a brief version of the Difficulties in Emotion Regulation Scale with a Spanish speaking population (DERS-S SF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Sabatier</w:t>
+                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Enrique Palacio Sañudo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
+                <w:t xml:space="preserve">Diego Alveiro Restrepo-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Colombiana de Sociología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15446/rcs.v44n2.87666⟩</w:t>
+              <w:t xml:space="preserve">CES Psicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21615/CESP.5360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545520v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinant factors of protective behaviors regarding erosion and coastal flooding risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of risk experience and personal exposure on coastal flooding and coastal erosion risk perception and coping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Barbaras</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Mary Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13669877.2021.1962952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545387v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Parameter Identification of a Behavioral Model from a Virtual Reality Experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinant factors of protective behaviors regarding erosion and coastal flooding risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Mambet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barbaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math9243175⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.102378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473102v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a brief version of the Difficulties in Emotion Regulation Scale with a Spanish speaking population (DERS-S SF)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Alveiro Restrepo-Ochoa</w:t>
+                <w:t xml:space="preserve">Towards Parameter Identification of a Behavioral Model from a Virtual Reality Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rommel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+                <w:t xml:space="preserve">Alexandre Berred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CES Psicología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (2), pp.71-88. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21615/CESP.5360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math9243175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545524v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of risk experience and personal exposure on coastal flooding and coastal erosion risk perception and coping strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Lemée</w:t>
+                <w:t xml:space="preserve">How do we adapt when we are faced with the effects of climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Krien</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharol Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (24), pp.102586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13669877.2021.1962952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545375v1</w:t>
+                <w:t xml:space="preserve">hal-03545369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging Individuals to Adapt to Climate Change: Relations between Coping Strategies and Psychological Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3684,51 +3684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Carrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3792,51 +3792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beliefs about Climate Change and Their Relationship with Environmental Beliefs and Sustainable Behavior: A View from Rural Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willian Sierra-Barón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,1078 +3916,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social representations of climate change: comparison of two territories exposed to the coastal flooding risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectedness to nature and its relationship with spirituality, wellbeing and sustainable behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Tapia-Fonllem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Fraijo-Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Mambet Doue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rommel</w:t>
+                <w:t xml:space="preserve">Anaïs Ortiz-Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of climate change strategies and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJCCSM-11-2019-0064⟩</w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562354v1</w:t>
+                <w:t xml:space="preserve">hal-02505464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectedness to nature and its relationship with spirituality, wellbeing and sustainable behaviour</w:t>
+                <w:t xml:space="preserve">Coping Strategies Regarding Coastal Flooding Risk in a Context of Climate Change in a French Caribbean Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Ortiz-Valdez</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643662⟩</w:t>
+              <w:t xml:space="preserve">Environment and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.001391652091625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0013916520916253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505464v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping Strategies Regarding Coastal Flooding Risk in a Context of Climate Change in a French Caribbean Island</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of contact with nature on connectedness, environmental identity and evoked contents (Efectos del contacto con la naturaleza en conectividad, identidad ambiental y contenidos evocados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mena-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olivos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0013916520916253⟩</w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.21-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562345v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Número especial en investigación en Psicología ambiental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Octavio Tapia-Fonllem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CES Psicología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (1), pp.i-iii. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21615/CESP.14.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of coping strategies in two types of natural hazards: Flash floods and costal flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Zapa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46, pp.101514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of contact with nature on connectedness, environmental identity and evoked contents (Efectos del contacto con la naturaleza en conectividad, identidad ambiental y contenidos evocados)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">The social representations of climate change: comparison of two territories exposed to the coastal flooding risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Mambet Doue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Mena-García</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diego Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.21-36. </w:t>
+              <w:t xml:space="preserve">International Journal of climate change strategies and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJCCSM-11-2019-0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322588v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of the Island of Saint Martin after Hurricane Irma: An Interdisciplinary Perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De geografías del riesgo a riesgos territorializados. Un abordaje multinivel como apuesta ante la esencialización del riesgo y los territorios en salud pública</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+                <w:t xml:space="preserve">Luz Adriana Muñoz Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alveiro Restrepo Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Marina Agudelo Cadavid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12208585⟩</w:t>
+              <w:t xml:space="preserve">Revista Gerencia y Políticas de Salud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11144/Javeriana.rgps19.grrt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970796v1</w:t>
+                <w:t xml:space="preserve">hal-03545564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De geografías del riesgo a riesgos territorializados. Un abordaje multinivel como apuesta ante la esencialización del riesgo y los territorios en salud pública</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luz Adriana Muñoz Duque</w:t>
+                <w:t xml:space="preserve">Recovery of the Island of Saint Martin after Hurricane Irma: An Interdisciplinary Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Alveiro Restrepo Ochoa</w:t>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Marina Agudelo Cadavid</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Gerencia y Políticas de Salud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (20), pp.8585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11144/Javeriana.rgps19.grrt⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su12208585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545564v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective behaviors regarding coastal flooding risk in a context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5047,51 +5047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flooding experience and assessment of climate change: implication of psychological distance, risk perception and place attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5151,51 +5151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of place identity, self-efficacy and anxiety state on the relationship between coastal flooding risk perception and the willingness to cope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,90 +5255,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What meaning do individuals give to coastal risks? Contribution of the social representation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5428,51 +5428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of environmental &amp; science education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (5), pp.457-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5497,90 +5497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorial structure of the coastal flooding risk perception and validation of a French coastal flooding risk evaluation scale (CFRES) for non-experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5656,51 +5656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Connectedness to Nature Scale”: Validity and Reliability in the French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5877,51 +5877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.477-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5968,90 +5968,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percevoir les risques côtiers par la carte mentale : exemple sur le littoral des Sables-d'Olonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -6277,191 +6277,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representación social del medio ambiente y de la contaminación del aire: efecto de imbricación de dos objetos.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Educación ambiental: itinerario en la naturaleza y su relación con conectividad, preocupaciones ambientales y conducta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olivos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-I. Aragonés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CES Psicología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (1), pp.104-121</w:t>
+              <w:t xml:space="preserve">Revista latinoamericana de psicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (3), pp.501-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355801v1</w:t>
+                <w:t xml:space="preserve">hal-03355784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educación ambiental: itinerario en la naturaleza y su relación con conectividad, preocupaciones ambientales y conducta</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representación social del medio ambiente y de la contaminación del aire: efecto de imbricación de dos objetos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista latinoamericana de psicología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (3), pp.501-511</w:t>
+              <w:t xml:space="preserve">CES Psicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.104-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355784v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis psicosocial de los conflictos de uso del agua</w:t>
               </w:r>
@@ -6706,392 +6706,388 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion du littoral à Saint-Martin, Caraïbes, suite à l'ouragan Irma (2017) : indicateurs, quantification, processus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre la perception visuelle des populations face aux cartes d’alerte : une voie vers l’amélioration de leur forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Banton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340190v1</w:t>
+                <w:t xml:space="preserve">hal-05337321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’aléa à la carte : lecture, perception et appropriation des risques littoraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion du littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">merIGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337286v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la perception visuelle des populations face aux cartes d’alerte : une voie vers l’amélioration de leur forme</w:t>
+                <w:t xml:space="preserve">Influence des environnements vécus sur les perceptions des représentations des risques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337321v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des environnements vécus sur les perceptions des représentations des risques littoraux</w:t>
+                <w:t xml:space="preserve">Analyse de cartographies des risques littoraux et recherche d’une optimisation par l’oculométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
@@ -7109,302 +7105,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">merIGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337303v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cartographies des risques littoraux et recherche d’une optimisation par l’oculométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion du littoral à Saint-Martin, Caraïbes, suite à l'ouragan Irma (2017) : indicateurs, quantification, processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">merIGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012440v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion du littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’aléa à la carte : lecture, perception et appropriation des risques littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Banton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">merIGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012426v1</w:t>
+                <w:t xml:space="preserve">hal-05337286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
               </w:r>
@@ -7416,77 +7416,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e édition des Journées Climat et Impacts 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Paris Saclay, Nov 2024, Gif sur Yvette, France</w:t>
@@ -7640,64 +7640,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première vague affective du COVID 19 : Modèles en courbe de croissance et changement de trajectoire affective avec le déconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7759,566 +7759,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces protégés littoraux face à l’élévation du niveau marin : perceptionde leur adaptation et enjeux de leur relocalisation par les acteurs du territoire</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Union Centennial Congress: Time for Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559187v1</w:t>
+                <w:t xml:space="preserve">hal-04328767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+                <w:t xml:space="preserve">When stakeholders build the ecosystem model : method and application to share common representation and uncertainties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Lehuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Badts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
+              <w:t xml:space="preserve">ICES-ASC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328767v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When stakeholders build the ecosystem model : method and application to share common representation and uncertainties.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sigrid Lehuta</w:t>
+                <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Badts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youen Vermard</w:t>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES-ASC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Dublin (Ireland), Ireland</w:t>
+              <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098125v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
+                <w:t xml:space="preserve">Les espaces protégés littoraux face à l’élévation du niveau marin : perceptionde leur adaptation et enjeux de leur relocalisation par les acteurs du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">International Geographical Union Centennial Congress: Time for Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683863v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction des îles de Saint Martin et de Saint-Barthélemy suite à la saison cyclonique 2017, une approche interdisciplinaire (projet Relev)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8386,77 +8386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces protégés littoraux face à l’élévation du niveau marin : représentations sociales et enjeux de relocalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8520,51 +8520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relocalisation d’enjeux en zone côtière : de l’état de l’art à une définition adaptée aux risques côtiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwan Kerguillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8628,90 +8628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation au prisme de l’attachement aux territoires : les acteurs des espaces protégés face à l’élévation du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8762,51 +8762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Tsunami : navigation technique and user behavior analysis during emergency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8844,90 +8844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical and geographical approach in the modeling of a network of human behavioral systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9470,51 +9470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie environnementale : Enjeux environnementaux, risques et qualité de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 9782807341784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9736,51 +9736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Begue-Shankland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de psychologie sociale : la science des interactions humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.591-612, 2024, 9782807341388</w:t>
@@ -9835,77 +9835,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Khocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
@@ -9938,103 +9938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Dynamics of Human Behaviors During Disasters: A Mathematical and Geographical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems, Smart Territories and Mobility. Understanding Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.201-218, 2021, </w:t>
@@ -10811,77 +10811,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Revue Espace n° 379, Dossier Tourisme de Mémoire, juillet-août</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.36-42</w:t>
@@ -10910,103 +10910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Sea, no Flood Risk: How Importance Granted to the Sea Influences Flood Risk Perception in the particular case of the Guadeloupe Island, Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coquet Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11292,51 +11292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11397,103 +11397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Com2SiCa - Rapport de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11886,51 +11886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222791v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2025.100738" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524819v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976241308423" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Parmentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Aroua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Betry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Rivi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.janxdis.2023.102799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Sierra-Bar&#243;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos-Jara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez-Acosta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15054525" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04273562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1219471" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bellehumeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bilodeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1202359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Yuritze Bar&#243;n L&#243;pez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Patricia Garc&#237;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24054/face.v22i3.1446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8768" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Jes&#250;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811332" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chotard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navarro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerguillec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-22-0011.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Moreno-Barahona" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fraijo-Sing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Tapia-Fonllem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.814592" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Guillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharol Cortes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102586" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz-Duque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102261" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Estela Tobon Berrio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sabatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Palacio Sa&#241;udo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcs.v44n2.87666" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbaras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102378" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berred" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9243175" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2021.1962952" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020992" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545558v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carrus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Panno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12309" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Katherine Am&#233;zquita Naranjo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eylyn Daniela Teres Sierra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Marcela Narv&#225;ez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13095326" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet Doue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCCSM-11-2019-0064" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ortiz-Valdez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643662" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916520916253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Octavio Tapia-Fonllem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.14.1.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zapa-Perez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101514" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322588v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mena-Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643663" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545564v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz Duque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo Ochoa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Marina Agudelo Cadavid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.rgps19.grrt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2020.12.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1622347" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321898v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00499" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103629" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.01.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBJQX5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902609v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02180" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lucia Zapa P&#233;rez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albeiro Rend&#243;n Rivera Rend&#243;n Rivera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24857/rgsa.v11i2.1309" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928227v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.112.0477" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417191v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Lamarre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03293428v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Jim&#233;nez Ben&#237;tez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferrer Botero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Chaves Casta&#241;o" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonzalo Mar&#237;n Fuentes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rsap.v17n5.38474" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355785v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355784v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-I. Aragon&#233;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355794v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756243v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pr&#233;vert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bogalska-Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340190v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccinini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337286v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012440v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012426v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559187v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098125v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badts" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403520v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201246v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403834v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487516v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116747v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;-Li Bellemare" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113970v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627142v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079422v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868447v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209273v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_11" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869040v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355467v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355466v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355469v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355451v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355474v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989232v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Duguet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Lopez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unesdoc.unesco.org/images/0018/001883/188331f.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884319v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344350v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Marie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693270v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Barcik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756208v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693262v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222791v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2025.100738" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524819v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976241308423" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Parmentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Aroua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Betry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Rivi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.janxdis.2023.102799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04273562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1219471" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Sierra-Bar&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos-Jara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez-Acosta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15054525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bellehumeur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bilodeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1202359" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Yuritze Bar&#243;n L&#243;pez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Patricia Garc&#237;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24054/face.v22i3.1446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Jes&#250;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811332" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chotard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navarro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerguillec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-22-0011.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8768" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Moreno-Barahona" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fraijo-Sing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Tapia-Fonllem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.814592" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545396v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz-Duque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102261" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Estela Tobon Berrio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sabatier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Palacio Sa&#241;udo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcs.v44n2.87666" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Guillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2021.1962952" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545387v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbaras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102378" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berred" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9243175" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharol Cortes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102586" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020992" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545558v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carrus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Panno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12309" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Katherine Am&#233;zquita Naranjo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eylyn Daniela Teres Sierra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Marcela Narv&#225;ez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13095326" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ortiz-Valdez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643662" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562345v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916520916253" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322588v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mena-Garc&#237;a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643663" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Octavio Tapia-Fonllem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.14.1.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zapa-Perez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101514" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet Doue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCCSM-11-2019-0064" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545564v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz Duque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo Ochoa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Marina Agudelo Cadavid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.rgps19.grrt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2020.12.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1622347" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321898v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00499" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103629" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.01.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBJQX5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902609v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02180" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lucia Zapa P&#233;rez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albeiro Rend&#243;n Rivera Rend&#243;n Rivera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24857/rgsa.v11i2.1309" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928227v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.112.0477" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417191v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Lamarre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03293428v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Jim&#233;nez Ben&#237;tez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferrer Botero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Chaves Casta&#241;o" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonzalo Mar&#237;n Fuentes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rsap.v17n5.38474" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355785v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355784v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-I. Aragon&#233;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355801v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355794v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756243v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pr&#233;vert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bogalska-Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337303v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccinini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098125v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badts" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559187v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403520v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201246v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403834v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487516v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116747v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;-Li Bellemare" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113970v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627142v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079422v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868447v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209273v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_11" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869040v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355467v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355466v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355469v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355451v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355474v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989232v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Duguet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Lopez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unesdoc.unesco.org/images/0018/001883/188331f.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884319v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344350v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Marie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693270v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Barcik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756208v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693262v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>