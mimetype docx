--- v0 (2026-03-04)
+++ v1 (2026-04-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oscar Barnay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oscarbarnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la ruine : photographier l’architecture en instance de foudroyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Focales; Anne-Céline Callens; Danièle Méaux; Julie Noirot; Thaïva Ouaki; Jonathan Tichit, Nov 2025, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’enquête à l’atlas photographique, vers une méthode exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’enquête à l’atlas photographique, vers une méthode exploratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Architecture de Toulouse, 2025, ENSA Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) performativité(s) furent à l'œuvre dans SubLimis ? Les enseignements d'une recherche-création conduite à l'ENSASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Benier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AD·Rec 2025 Faire, encore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité du Design, ESADSE - Saint-Etienne, May 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et faire par l’image photographique dans le projet d’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Doctorales Nationales en Architecture et Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA-PVS, 2021, ENSA Paris-Val de Seine, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture expographique de la recherche doctorale. Manières de faire de trois jeunes chercheur·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sanitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Vouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 55-80. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/2406-7202.1786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vancassel, Une histoire des regards photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.2455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le photomontage comme incarnation du projet d’architecture : le Frac de Dunkerque, Lacaton & Vassal, 2009-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.12790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode d'existence de l'image photographique en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCA. La revue des doctorants du LACTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rature et du dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de recherches de l'association alt.516</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Terrains (2), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse d'un territoire post-industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercice(s) d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.38-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser par l'image, un trait de l'architecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercice – Revue bien urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin dir., PhotoPaysage. Débattre du projet de paysage par la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expérience sensible à la fabrication de représentations, l'exemple de La Fabrique Tolstoï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences sensibles &amp; sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.137-146, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Photographie et le projet architectural, catalogue d'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie et le projet architectural : Penser l'image dans le processus créatif des architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Jean Monnet (Saint-Etienne); Ecole Nationale Supérieure d'Architecture de Saint-Etienne, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023STET043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04632210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oscar Barnay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oscarbarnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) performativité(s) furent à l'œuvre dans SubLimis ? Les enseignements d'une recherche-création conduite à l'ENSASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Benier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AD·Rec 2025 Faire, encore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité du Design, ESADSE - Saint-Etienne, May 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la ruine : photographier l’architecture en instance de foudroyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Focales; Anne-Céline Callens; Danièle Méaux; Julie Noirot; Thaïva Ouaki; Jonathan Tichit, Nov 2025, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’enquête à l’atlas photographique, vers une méthode exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’enquête à l’atlas photographique, vers une méthode exploratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Architecture de Toulouse, 2025, ENSA Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et faire par l’image photographique dans le projet d’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Doctorales Nationales en Architecture et Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA-PVS, 2021, ENSA Paris-Val de Seine, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture expographique de la recherche doctorale. Manières de faire de trois jeunes chercheur·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sanitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Vouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 55-80. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/2406-7202.1786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vancassel, Une histoire des regards photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.2455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le photomontage comme incarnation du projet d’architecture : le Frac de Dunkerque, Lacaton & Vassal, 2009-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.12790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rature et du dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de recherches de l'association alt.516</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Terrains (2), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode d'existence de l'image photographique en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCA. La revue des doctorants du LACTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse d'un territoire post-industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercice(s) d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.38-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser par l'image, un trait de l'architecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercice – Revue bien urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin dir., PhotoPaysage. Débattre du projet de paysage par la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expérience sensible à la fabrication de représentations, l'exemple de La Fabrique Tolstoï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences sensibles &amp; sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.137-146, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Photographie et le projet architectural, catalogue d'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie et le projet architectural : Penser l'image dans le processus créatif des architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Jean Monnet (Saint-Etienne); Ecole Nationale Supérieure d'Architecture de Saint-Etienne, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023STET043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04632210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D140A21"/>
+    <w:nsid w:val="AE21C6A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oscarbarnay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barnay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sanitas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Vouiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2406-7202.1786" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12790" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632249v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.993" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04632210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STET043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oscarbarnay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062832v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barnay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sanitas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Vouiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2406-7202.1786" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12790" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632249v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.993" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04632210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STET043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>