--- v1 (2026-04-01)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oscar Barnay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oscarbarnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) performativité(s) furent à l'œuvre dans SubLimis ? Les enseignements d'une recherche-création conduite à l'ENSASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Benier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AD·Rec 2025 Faire, encore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité du Design, ESADSE - Saint-Etienne, May 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la ruine : photographier l’architecture en instance de foudroyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Focales; Anne-Céline Callens; Danièle Méaux; Julie Noirot; Thaïva Ouaki; Jonathan Tichit, Nov 2025, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’enquête à l’atlas photographique, vers une méthode exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’enquête à l’atlas photographique, vers une méthode exploratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Architecture de Toulouse, 2025, ENSA Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et faire par l’image photographique dans le projet d’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Doctorales Nationales en Architecture et Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA-PVS, 2021, ENSA Paris-Val de Seine, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture expographique de la recherche doctorale. Manières de faire de trois jeunes chercheur·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sanitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Vouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 55-80. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/2406-7202.1786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vancassel, Une histoire des regards photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.2455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le photomontage comme incarnation du projet d’architecture : le Frac de Dunkerque, Lacaton & Vassal, 2009-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.12790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rature et du dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de recherches de l'association alt.516</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Terrains (2), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode d'existence de l'image photographique en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCA. La revue des doctorants du LACTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse d'un territoire post-industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercice(s) d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.38-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser par l'image, un trait de l'architecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercice – Revue bien urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin dir., PhotoPaysage. Débattre du projet de paysage par la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expérience sensible à la fabrication de représentations, l'exemple de La Fabrique Tolstoï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences sensibles &amp; sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.137-146, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Photographie et le projet architectural, catalogue d'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie et le projet architectural : Penser l'image dans le processus créatif des architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Jean Monnet (Saint-Etienne); Ecole Nationale Supérieure d'Architecture de Saint-Etienne, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023STET043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04632210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oscar Barnay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oscarbarnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la ruine : photographier l’architecture en instance de foudroyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Focales; Anne-Céline Callens; Danièle Méaux; Julie Noirot; Thaïva Ouaki; Jonathan Tichit, Nov 2025, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’enquête à l’atlas photographique, vers une méthode exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’enquête à l’atlas photographique, vers une méthode exploratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Architecture de Toulouse, 2025, ENSA Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) performativité(s) furent à l'œuvre dans SubLimis ? Les enseignements d'une recherche-création conduite à l'ENSASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Benier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AD·Rec 2025 Faire, encore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité du Design, ESADSE - Saint-Etienne, May 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et faire par l’image photographique dans le projet d’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Doctorales Nationales en Architecture et Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA-PVS, 2021, ENSA Paris-Val de Seine, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture expographique de la recherche doctorale. Manières de faire de trois jeunes chercheur·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sanitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Vouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 55-80. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/2406-7202.1786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vancassel, Une histoire des regards photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.2455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le photomontage comme incarnation du projet d’architecture : le Frac de Dunkerque, Lacaton & Vassal, 2009-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.12790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode d'existence de l'image photographique en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCA. La revue des doctorants du LACTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rature et du dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de recherches de l'association alt.516</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Terrains (2), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse d'un territoire post-industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercice(s) d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.38-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser par l'image, un trait de l'architecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercice – Revue bien urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin dir., PhotoPaysage. Débattre du projet de paysage par la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes inachevées. Vestiges du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Photographie et le projet architectural, catalogue d'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expérience sensible à la fabrication de représentations, l'exemple de La Fabrique Tolstoï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences sensibles &amp; sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.137-146, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie et le projet architectural : Penser l'image dans le processus créatif des architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Jean Monnet (Saint-Etienne); Ecole Nationale Supérieure d'Architecture de Saint-Etienne, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023STET043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04632210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE21C6A3"/>
+    <w:nsid w:val="ABF12D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oscarbarnay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062832v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barnay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sanitas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Vouiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2406-7202.1786" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12790" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632249v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.993" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04632210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STET043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oscarbarnay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barnay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sanitas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Vouiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2406-7202.1786" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12790" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632249v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.993" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Callens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04632210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STET043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>