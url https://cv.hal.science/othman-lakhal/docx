--- v0 (2026-03-20)
+++ v1 (2026-05-23)
@@ -81,77 +81,2141 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Qualitative Diagnosis to Adaptive Compensation for Filament Imperfections During On-Site Robotic 3D Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinrui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Hangzhou, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM64088.2025.11175861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inverse Kinematics-Based Redundancy Resolution for Automated Mushroom Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Chettibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tangier, France. pp.435-440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Estimation and Detection of Filament Width Deviation during 3D Robotic Printing of Construction Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinrui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Youcef-Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, France. pp.2341-2346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical Approach to Inverse Kinematics of Single Section Mobile Continuum Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hyacinthe Bouyom Boutchouang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Melingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J.B. Mvogo Ahanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinrui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, London, France. pp.2648-2654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10160825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinematics Model for Guiding a 3D Printing Nozzle Using a Continuum-Soft Arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinrui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 12th International Conference on System and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Sousse, Tunisia. pp.480-486, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC58660.2023.10449760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation of path planning for minimally invasive interventions on prostate using MR-robot: Application to on-live pets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Chettibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Youcef-Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11621-11626, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CoboShell Robot for Automatic Scallop Shelling Process: Concepts and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinrui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Chettibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Seattle, France. pp.157-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM46323.2023.10196232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curve-based Approach for Optimal Trajectory Planning with Optimal Energy Consumption: application to Wheeled Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inderjeet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manarshhjot Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Bensekrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconfiguration Strategy for a Heavy Mobile Robot with Multiple Steering Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Pushpendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Bensekrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning-Based Approaches for Forward Kinematic Modeling of Continuum Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamat Loutfi Imrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hyacinthe Bouyom Boutchouang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Melingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredéric Biya Motto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectory Planning For Autonomous Wheeled Mobile Robots With Trailer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouzar Essaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Learning Framework to Inverse Kinematics of Redundant Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Jiokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Melingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des robots redondants pour l'impression additive dans le bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Chettibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S-MART19, 16 ème Colloque Nationnal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis - Vallée de la Maurienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of a Hyper-Redundant Robot for Quality Inspection in Additive Manufacturing for Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Melingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Dherbomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RoboSoft 2019 - IEEE International Conference on Soft Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Seoul, South Korea. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bond Graph Modeling of a Holonomic Mobile Platform with Four Mecanum Wheels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpendra Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation (ICBGM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inverse Kinematic Modeling of a class of Continuum Bionic Handling Arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Melingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Kinematic Modeling of a Class of Continuum Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Melingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thor Morales Bieze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Conrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Velocity Compensation for Optimal 3-D Concrete Printing in Uncontrolled Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinrui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -183,222 +2247,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Merzouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMECH.2025.3608456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-Based Performance Classification of Multi-Level System-of-Systems via Hypergraph Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Smahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Merzouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.196715-196727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3521986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection and Isolation of Filament Width Deviation During 3-D Printing of Recycled Construction Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinrui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -430,2491 +2494,427 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Merzouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMECH.2023.3313693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated design of an aerial soft-continuum manipulator for predictive maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinrui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Kahouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Merzouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.980800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frobt.2022.980800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotized Additive Manufacturing of Funicular Architectural Geometries Based on Building Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Chettibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Dherbomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Merzouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMECH.2020.2974057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Approach for Modeling and Solving of Kinematics of a Compact Bionic Handling Assistant Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Melingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Merzouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (3), pp.1326 - 1335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMECH.2015.2490180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660738v1</w:t>
-              </w:r>
-[...2062 lines deleted...]
-                <w:t xml:space="preserve">hal-01660745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3329,51 +3329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298559v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Yang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Lakhal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belarouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3608456" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Smahi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3521986" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2023.3313693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Kahouadji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.980800" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Chettibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2020.2974057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Melingui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2490180" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM64088.2025.11175861" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073397" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Youcef-Toumi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC58660.2023.10449760" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hyacinthe Bouyom Boutchouang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.B. Mvogo Ahanda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160825" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Youcef-Toumi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46323.2023.10196232" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inderjeet Singh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manarshhjot Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bensekrane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Loutfi Imrane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Biya Motto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Pushpendra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouzar Essaidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coelen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Haddad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Jiokou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Kumar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Chibani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Escande" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Morales Bieze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepaldeep Singh Dhaliwal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn de Vries" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brou Boni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Firouzy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01969334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403062v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Yang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Lakhal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belarouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM64088.2025.11175861" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Chettibi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Youcef-Toumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hyacinthe Bouyom Boutchouang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Melingui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.B. Mvogo Ahanda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC58660.2023.10449760" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Youcef-Toumi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.484" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46323.2023.10196232" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inderjeet Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manarshhjot Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bensekrane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Pushpendra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Loutfi Imrane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Biya Motto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouzar Essaidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coelen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Haddad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Jiokou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kom" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058069v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Chibani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Escande" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Morales Bieze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3608456" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Smahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3521986" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2023.3313693" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Kahouadji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.980800" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2020.2974057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2490180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepaldeep Singh Dhaliwal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn de Vries" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brou Boni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Firouzy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01969334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>