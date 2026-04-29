--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -223,11009 +223,11139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of recycled plastics waste/hemp shive composites</w:t>
+                <w:t xml:space="preserve">Sustainable Utilization of Industrial Solid Waste in Lightweight Concrete Blocks to Support Environmentally Friendly Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Aldaou</w:t>
+                <w:t xml:space="preserve">Lisa Oksri Nelfia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Issaadi</w:t>
+                <w:t xml:space="preserve">Mindy Barend Wiguno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nordine Leklou</w:t>
+                <w:t xml:space="preserve">Krisma Adijaya Adijaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohans Sunarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112885⟩</w:t>
+              <w:t xml:space="preserve">INDONESIAN JOURNAL OF URBAN AND ENVIRONMENTAL TECHNOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.235-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25105/urbanenvirotech.v9i1.24256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502077v1</w:t>
+                <w:t xml:space="preserve">hal-05594272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAGO PALM FIBERS AND GGBFS FOR SUSTAINABLE HIGH-TENSILE-STRENGTH SELF-COMPACTING CONCRETE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal properties of recycled plastics waste/hemp shive composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arya Raditya</w:t>
+                <w:t xml:space="preserve">Lara Aldaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triastuti Triastuti</w:t>
+                <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananto Nugroho</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of GEOMATE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21660/2025.125.4650⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108, pp.112885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168785v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman identification of CaCO3 polymorphs in concrete prepared with carbonated recycled concrete aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAGO PALM FIBERS AND GGBFS FOR SUSTAINABLE HIGH-TENSILE-STRENGTH SELF-COMPACTING CONCRETE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Oksri-Nelfia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marchetti</w:t>
+                <w:t xml:space="preserve">Arya Raditya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gouadec</w:t>
+                <w:t xml:space="preserve">Triastuti Triastuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Offroy</w:t>
+                <w:t xml:space="preserve">Ananto Nugroho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haouchine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Djerbi</w:t>
+                <w:t xml:space="preserve">Deprizon Syamsunur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02296-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of GEOMATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (125), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21660/2025.125.4650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680626v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to Adjustment of Partial Safety Factors for RC Water Tank Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman identification of CaCO3 polymorphs in concrete prepared with carbonated recycled concrete aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Bouzelha</w:t>
+                <w:t xml:space="preserve">G. Gouadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Hammoum</w:t>
+                <w:t xml:space="preserve">M. Offroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Aliche</w:t>
+                <w:t xml:space="preserve">M. Haouchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Aoues</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (3), pp.404-413. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (2), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10168664.2024.2318320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02296-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239979v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermo-hydro-chemical modeling of accelerated carbonation of cementbased materials: application to CO 2 uptake</w:t>
+                <w:t xml:space="preserve">Contribution to Adjustment of Partial Safety Factors for RC Water Tank Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Kaddah</w:t>
+                <w:t xml:space="preserve">Karima Bouzelha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Hammoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Aliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Aoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Structural Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), pp.404-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.109819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10168664.2024.2318320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602328v1</w:t>
+                <w:t xml:space="preserve">hal-05239979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Dimensional and Hygrothermal Properties of Hemp Concrete under Accelerated Aging</w:t>
+                <w:t xml:space="preserve">Coupled thermo-hydro-chemical modeling of accelerated carbonation of cementbased materials: application to CO 2 uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Poupard</w:t>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junior Tchiotsop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13102414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.109819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235397v1</w:t>
+                <w:t xml:space="preserve">hal-04602328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification Study of an Organic Fine Sediment Using Geopolymer Binders Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
+                <w:t xml:space="preserve">Investigation of the Protection Efficiency of Repair Mortar Against Chloride Corrosion in Repaired Zones of Reinforced Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/IJGNAI.GMENG-8187⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.1709-1724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40999-023-00859-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193796v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Protection Efficiency of Repair Mortar Against Chloride Corrosion in Repaired Zones of Reinforced Concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
+                <w:t xml:space="preserve">Complementary use of thermogravimetric analysis and oven to assess the composition and bound CO2 content of recycled concrete aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Mahieux</w:t>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp.1709-1724. </w:t>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.100184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40999-023-00859-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2023.100184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158039v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary use of thermogravimetric analysis and oven to assess the composition and bound CO2 content of recycled concrete aggregates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solidification Study of an Organic Fine Sediment Using Geopolymer Binders Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ishak Moghrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dibe.2023.100184⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/IJGNAI.GMENG-8187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194690v1</w:t>
+                <w:t xml:space="preserve">hal-04193796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified modeling for elastic analysis of a floating body in heave motion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of the Dimensional and Hygrothermal Properties of Hemp Concrete under Accelerated Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junior Tchiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/WJE-07-2021-0445⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.2414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13102414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271558v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FastCarb project: Taking advantage of the accelerated carbonation of recycled concrete aggregates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+                <w:t xml:space="preserve">Correction to: Alteration Under Wet/Dry Cycles of a Carbonated Clay-Rich Soil from Azazga Landslide Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Melbouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01349⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (3), pp.2237-2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10706-022-02365-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981982v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet National FastCarb – Propriétés de bétons contenant des granulats de béton recyclés carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Robbiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Geffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Fastcarb 2022, 40 (3), pp.93-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.40.3.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Alteration Under Wet/Dry Cycles of a Carbonated Clay-Rich Soil from Azazga Landslide Site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bachir Melbouci</w:t>
+                <w:t xml:space="preserve">Effets de la température sur les mécanismes physico-chimiques gouvernant le processus de carbonatation en température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+                <w:t xml:space="preserve">Gaël Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Duc</w:t>
+                <w:t xml:space="preserve">Anthony Soive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (3), pp.2237-2237. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fastcarb 2022, 40 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10706-022-02365-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.40.3.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433992v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la température sur les mécanismes physico-chimiques gouvernant le processus de carbonatation en température</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Accelerated carbonation of recycled concrete aggregates: Investigation on the microstructure and transport properties at cement paste and mortar scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.40.3.3⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57, pp.101885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343761v1</w:t>
+                <w:t xml:space="preserve">hal-04194697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated carbonation of recycled concrete aggregates: Investigation on the microstructure and transport properties at cement paste and mortar scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+                <w:t xml:space="preserve">Durability assessment of the oldest concrete structure in the Mediterranean coastline: The Ghazaouet harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghomari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101885⟩</w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.103121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2021.103121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194697v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment of the oldest concrete structure in the Mediterranean coastline: The Ghazaouet harbour</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Strength and Chloride Ions’ Penetration of Alkali-Activated Concretes (AAC) with Blended Precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+                <w:t xml:space="preserve">Patrycja Duży</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2021.103121⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (13), pp.4475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15134475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316355v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Strength and Chloride Ions’ Penetration of Alkali-Activated Concretes (AAC) with Blended Precursor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical and thermal modification of mordenite-rich tuff and its effect on cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Choinska</w:t>
+                <w:t xml:space="preserve">Meriem Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabela Hager</w:t>
+                <w:t xml:space="preserve">Nasser Chelouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (13), pp.4475. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 318, pp.126008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15134475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.126008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730006v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal modification of mordenite-rich tuff and its effect on cement pastes</w:t>
+                <w:t xml:space="preserve">Simplified modeling for elastic analysis of a floating body in heave motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Meziani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nordine Leklou</w:t>
+                <w:t xml:space="preserve">Massicilia Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Chelouah</w:t>
+                <w:t xml:space="preserve">Abdelghani Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 318, pp.126008. </w:t>
+              <w:t xml:space="preserve">World Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (5), pp.918-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.126008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/WJE-07-2021-0445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731239v1</w:t>
+                <w:t xml:space="preserve">hal-04271558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fly Ash on microstructural and resistance characteristics of dredged sediment stabilized with lime and cement</w:t>
+                <w:t xml:space="preserve">The FastCarb project: Taking advantage of the accelerated carbonation of recycled concrete aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Furlan</w:t>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+                <w:t xml:space="preserve">Laury Barnes-Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Levacher</w:t>
+                <w:t xml:space="preserve">Frédéric Bougrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Braymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121637⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.art.e01349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031926v1</w:t>
+                <w:t xml:space="preserve">hal-03981982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of Recycled Aggregates Used for Pavement Base: From Field to Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean David Lau Hiu Hoong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlu Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal analysis of the performance of an elevated concrete tank considering the corrosion of the steel reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Hammoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzelha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Aoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Array</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (56), pp.94-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3221/igf-esis.56.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragility analysis of concrete elevated water tanks under seismic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Hammoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Aliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzelha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Aoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Array</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (57), pp.93-113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/igf-esis.57.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of corrosion risk due to chloride diffusion for concrete structures in marine environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Effect of Fly Ash on microstructural and resistance characteristics of dredged sediment stabilized with lime and cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2020.102804⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 272, pp.121637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930173v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial Chaos Expansion for lifetime assessment and sensitivity analysis of reinforced concrete structures subjected to chloride ingress and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel‐pierre El Soueidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Tho Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/suco.201900398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of the chloride diffusivity and the elasticity of Portland cement paste</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+                <w:t xml:space="preserve">Analysis of corrosion risk due to chloride diffusion for concrete structures in marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117124⟩</w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73, pp.102804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2020.102804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351343v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and mechanical studies on binary blended Portland cements containing mordenite-rich tuff and limestone filler</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nordine Leklou</w:t>
+                <w:t xml:space="preserve">Multi-scale modeling of the chloride diffusivity and the elasticity of Portland cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasser Chelouah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2019021⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.117124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960305v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of carbonation on ionic transport in unsaturated concrete: evolution of porosity and prediction of service life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Achour</w:t>
+                <w:t xml:space="preserve">Physical and mechanical studies on binary blended Portland cements containing mordenite-rich tuff and limestone filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Chelouah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1455609⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (3), pp.303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2019021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055729v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the mechanical strength development of treated fine sediments: a statistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishak Moghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2018.1432697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Cement Treatment on Microstructural, Hydraulic, and Mechanical Properties of Compacted Soils : Characterization and Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+                <w:t xml:space="preserve">Influence of carbonation on ionic transport in unsaturated concrete: evolution of porosity and prediction of service life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001248⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, AUGC 2017, 23 (5), pp.593-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1455609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193783v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient chloride ingress model for long-term lifetime assessment of reinforced concrete structures under realistic climate and exposure conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+                <w:t xml:space="preserve">Effects of Cement Treatment on Microstructural, Hydraulic, and Mechanical Properties of Compacted Soils : Characterization and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel-Pierre El Soueidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Concrete Structures and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40069-017-0185-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490892v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability prediction of soils including degree of compaction and microstructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+                <w:t xml:space="preserve">An efficient chloride ingress model for long-term lifetime assessment of reinforced concrete structures under realistic climate and exposure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Tho Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel-Pierre El Soueidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000792⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Concrete Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.199-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40069-017-0185-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383094v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of polymer proportion on transfer properties of repair mortars having equivalent water porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (1-2), pp.383-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-014-0504-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse of recycled crushed concrete fines as mineral addition in cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oksri-Nelfia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-Y. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49, pp.3239-3251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-015-0716-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture transport in cementitious materials. Periodic homogenization and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Mchirgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (7-8), pp.1026-1042. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1194331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electrical double layer effect on chloride transport in unsaturated concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phu Tho Nguyen</w:t>
+                <w:t xml:space="preserve">Permeability prediction of soils including degree of compaction and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.09.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286594v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride transfer in cement-based materials. Part 2. Experimental study and numerical simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+                <w:t xml:space="preserve">Study of electrical double layer effect on chloride transport in unsaturated concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Tho Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2110⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.492-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00982717v1</w:t>
+                <w:t xml:space="preserve">hal-03286594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Chlorides Transport in Cementitious Materials By Periodic Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bourbatache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 94, pp.437-459. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-012-0013-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride transfer in cement-based materials. Part 1. Theoretical basis and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Chloride transfer in cement-based materials. Part 2. Experimental study and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bourbatache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37, pp.1614-1627. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2102⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 37, pp.1628-1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982713v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatiale de la porosité des matériaux cimentaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloride transfer in cement-based materials. Part 1. Theoretical basis and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bourbatache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692955⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1614-1627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168810v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic tranfert in porous media. Periodic homogenization and experimental measure of the macroscopic diffusibility. Part. I: theoretical analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Bourbatache</w:t>
+                <w:t xml:space="preserve">Distribution spatiale de la porosité des matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O . Millet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle de La Asunciòn-Parreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (6), pp.739-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540192v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des rapports eau/ciment et fines/ciment sur le comportement à l'état durci du béton autoplaçants à base de matériaux locaux algériens,</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Jauberthie</w:t>
+                <w:t xml:space="preserve">Ionic tranfert in porous media. Periodic homogenization and experimental measure of the macroscopic diffusibility. Part. I: theoretical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bourbatache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O . Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35 (7), pp.739-743</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533292v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride transport in unsaturated cement-based materials - Modeling and simulation in case of a tidal zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (4), pp.489-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on the Similarities between Water Vapor and VOC Diffusion in Porous Media by a Dual Chamber Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grunewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Plagge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (6), pp.444-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the macroscopic chloride diffusivity in cementitious porous materials by coupling periodic homogenization of Nernst-Planck equation with experimental protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+                <w:t xml:space="preserve">Influence des rapports eau/ciment et fines/ciment sur le comportement à l'état durci du béton autoplaçants à base de matériaux locaux algériens,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of multiphysics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (1), pp.129-145</w:t>
+              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (7), pp.739-743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533129v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of the electrical double layer effects on multispecies ions transport in cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Friedmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (12), pp.1394-1400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2008.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shortcomings of geometrical approach in multi-species modelling of chloride migration in cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Friedmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 60 (2), pp.119-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/macr.2008.60.2.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodiffusion in porous media: periodic homogenization and experimental measurement in the chloride macroscopic transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Determination of the macroscopic chloride diffusivity in cementitious porous materials by coupling periodic homogenization of Nernst-Planck equation with experimental protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (n.a.), pp.775-785</w:t>
+              <w:t xml:space="preserve">The international journal of multiphysics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (1), pp.129-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312268v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting service life of reinforced structures under marine environment: combined effect of diffusion coefficient and chloride binding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrodiffusion in porous media: periodic homogenization and experimental measurement in the chloride macroscopic transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31 (1C), pp.45-52</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (n.a.), pp.775-785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532827v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of chloride-binding isotherm by multi-species approach in cement mortars submitted to migration test</w:t>
+                <w:t xml:space="preserve">Predicting service life of reinforced structures under marine environment: combined effect of diffusion coefficient and chloride binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 58 (n.a.), pp.93-99</w:t>
+              <w:t xml:space="preserve">Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (1C), pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312150v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the coupled evolution of hydration and porosity of cement-based materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Modelling of chloride-binding isotherm by multi-species approach in cement mortars submitted to migration test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Friedmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 20 (n.a.), pp.504-514</w:t>
+              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (n.a.), pp.93-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312250v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-dimensional modelling of cementitious materials permeability from polymodal pore size distribution obtained by mercury intrusion porosimetry tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the coupled evolution of hydration and porosity of cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Y. Delmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sarhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avances in Cement Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (1), pp.39-45</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (n.a.), pp.504-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312155v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the applicability of Washburn law: study of mercury and water flow properties in cement-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Tri-dimensional modelling of cementitious materials permeability from polymodal pore size distribution obtained by mercury intrusion porosimetry tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Bouguerra</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 37 (266), pp.103 - 107</w:t>
+              <w:t xml:space="preserve">Avances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (1), pp.39-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312264v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for determination of chloride flux in cement based materials from chronoamperometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">On the applicability of Washburn law: study of mercury and water flow properties in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 26 (n.a.), pp.339-345</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (266), pp.103 - 107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312266v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct method for determining chloride diffusion coefficient by using migration test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Friedmann</w:t>
+                <w:t xml:space="preserve">A new method for determination of chloride flux in cement based materials from chronoamperometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 34 (11), pp.1967-1973</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (n.a.), pp.339-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312199v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of contaminant diffusivities in building materials from porosimetry tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A direct method for determining chloride diffusion coefficient by using migration test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Friedmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Blondeau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Molina</w:t>
+                <w:t xml:space="preserve">P. Dumargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 13 (3), pp.310-318</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (11), pp.1967-1973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312175v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model to calculate water permeability of cement-based materials from MIP results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+                <w:t xml:space="preserve">Assessment of contaminant diffusivities in building materials from porosimetry tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Tiffonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Sammartino</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advance in Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 14 (2), pp.43-49</w:t>
+              <w:t xml:space="preserve">Indoor Air Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (3), pp.310-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312265v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water sorptivity and pore structure of wood cementitious composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bouguerra</w:t>
+                <w:t xml:space="preserve">A new model to calculate water permeability of cement-based materials from MIP results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.B. Diop</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sammartino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 54 (n.a.), pp.103-112</w:t>
+              <w:t xml:space="preserve">Advance in Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (2), pp.43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312176v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical modelling of chlorides migration in cement based materials. Part II : Experimental study - calculation of chlorides flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water sorptivity and pore structure of wood cementitious composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 46, pp.3589-3597</w:t>
+              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54 (n.a.), pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312154v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical modelling of chloride migration in cement based materials. Part I : Theoretical basis at microscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 46 (n.a.), pp.1267-1275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of thermal conductivity, thermal diffusivity and heat capacity of highly porous building materials using transient plane source technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 28 (n.a.), pp.1065-1078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'essai d'électrodiffusion d'ions chlorures dans le béton</w:t>
+                <w:t xml:space="preserve">Electrochemical modelling of chlorides migration in cement based materials. Part II : Experimental study - calculation of chlorides flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Dumargue</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dumargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 4 (2-3), pp.161-173</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 46, pp.3589-3597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312151v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la diffusion des ions chlorures dans le béton, application à l'estimation de la durée de vie des ouvrages</w:t>
+                <w:t xml:space="preserve">Optimisation de l'essai d'électrodiffusion d'ions chlorures dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 1 (n.a.), pp.15-22</w:t>
+              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4 (2-3), pp.161-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312152v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic Modelling and Experimental Study of the Porosity and Permeability of a Porous Medium - Application to Cement Mortars and Granitic Rock</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la diffusion des ions chlorures dans le béton, application à l'estimation de la durée de vie des ouvrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Sammartino</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 51 (n.a.), pp.391-396</w:t>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1 (n.a.), pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312267v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complement to the discussion of A. Xu and S. Chandra about the paper &amp;quot;calculation of chloride coefficient diffusion in concrete from ionic migration measurements&amp;quot; by C. Andrade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytic Modelling and Experimental Study of the Porosity and Permeability of a Porous Medium - Application to Cement Mortars and Granitic Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Seigneurin</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sammartino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 27 (6), pp.951-957</w:t>
+              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 51 (n.a.), pp.391-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312156v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche numérique du transfert de masse en milieu hétérogène par une méthode aux éléments de frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Birginie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36 (n.a.), pp.719-731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A complement to the discussion of A. Xu and S. Chandra about the paper &amp;quot;calculation of chloride coefficient diffusion in concrete from ionic migration measurements&amp;quot; by C. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 27 (6), pp.951-957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 uptake by accelerated carbonation of recycled concrete aggregates: characterization at the grain scale by tomography and micro-indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, fib, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des coefficients de diffusion dans les C-S-H par dynamique moléculaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Claverie</w:t>
+                <w:t xml:space="preserve">Approche multi-échelle de caractérisation des propriétés de transfert en fonction de la morphologie des matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Le Havre, France. pp.404-413, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.36⟩</w:t>
+              <w:t xml:space="preserve">, May 2024, Le Havre, France. pp.370-379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178183v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle de caractérisation des propriétés de transfert en fonction de la morphologie des matériaux cimentaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+                <w:t xml:space="preserve">Détermination des coefficients de diffusion dans les C-S-H par dynamique moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ihaddadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Le Havre, France. pp.370-379, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.33⟩</w:t>
+              <w:t xml:space="preserve">, May 2024, Le Havre, France. pp.404-413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178207v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Carbonation of Recycled Concrete Aggregates and Model Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos Island, Greece. pp.572-580, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the microstructure and shrinkage of recycled aggregates during accelerated carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Villeneuve d’Ascq, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.40.1.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la durée de vie du béton soumis à des sollicitations couplées carbonatation-chlorures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC17 Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France. pp.9-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.35.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the effect of moisture on chloride and carbon dioxide transport in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Numerical study of chloride ingress in concrete: effect of exposure concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Funchal, Madeira, Portugal. pp.603-608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1405563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265397v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of chloride ingress in concrete: effect of exposure concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Numerical study of the effect of moisture on chloride and carbon dioxide transport in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech Technical University in Prague, Aug 2018, Prague, Czech Republic. pp.1065-1070</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265406v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du comportement chimio-mécanique des sédiments traités aux liants géopolymères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Solidification of dredged sediments using hydraulic and geopolymer binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishak Moghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EcoMat 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Oct 2018, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">RUGC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604035v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification of dredged sediments using hydraulic and geopolymer binders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale du comportement chimio-mécanique des sédiments traités aux liants géopolymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishak Moghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque EcoMat 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Oct 2018, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604579v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence des additions minérales sur la réaction sulfatique interne dans les matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of interface erosion sensibility on compacted cohesive soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Haï Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scour and Erosion (ICSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Perth, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b17703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation du transfert hydrique dans les milieux partiellement saturés - Mise en évidence du phénomène de condensation capillaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Mchigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transport d'ions chlore dans les matériaux cimentaires insaturés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodologies of the determination of the chloride diffusion coefficient in cementitious materials - an overview and analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Loche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sleiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Renc. AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.X</w:t>
+              <w:t xml:space="preserve">MEDACHS08 - Construction heritage in coastal and marine environments 28-30 January 2008 LNEC - Lisbon - PORTUGAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540376v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of chloride migration through cementitious materials by using electrical current transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing. Part I - Samples preparation - Porosity and resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Loche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete Modelling CONMOD08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">MEDACHS08 Construction heritage in coastal and marine environments - Lisbon 28-30 January 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lisbonne, Portugal. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540369v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of chloride migration through cementitious materials by using electrical current transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Friedmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction heritage in coastal and marine environments (MEDACHS08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Concrete Modelling CONMOD08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315320v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing. Part I - Samples preparation - Porosity and resistivity measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Larget</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Larget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDACHS08 Construction heritage in coastal and marine environments - Lisbon 28-30 January 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lisbonne, Portugal. pp.n.a</w:t>
+              <w:t xml:space="preserve">Construction heritage in coastal and marine environments (MEDACHS08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315321v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodologies of the determination of the chloride diffusion coefficient in cementitious materials - an overview and analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du transport d'ions chlore dans les matériaux cimentaires insaturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Sleiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDACHS08 - Construction heritage in coastal and marine environments 28-30 January 2008 LNEC - Lisbon - PORTUGAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">26e Renc. AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315317v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic homogenization of Nernst Planck equation. Application to the measurement of chloride macroscopic diffusibility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-espèce du transport des ions chlore dans les matériaux cimentaires insaturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, El Jadida, Morocco</w:t>
+              <w:t xml:space="preserve">25ème Renc. AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539902v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of paste content on gas permeability and microstructure of SCC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ph Turcry</w:t>
+                <w:t xml:space="preserve">Multi-species modelling of chloride transport in unsaturated cement materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC07, Fifth International RILEM Symposium on Self-Compacting Concrete, Ghent, Belgium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.767-772</w:t>
+              <w:t xml:space="preserve">Concrete under Severe Conditions : Environment and Loading : CONSEC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tours, France. pp.323-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312594v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-espèce du transport des ions chlore dans les matériaux cimentaires insaturés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Sleiman</w:t>
+                <w:t xml:space="preserve">Influence of paste content on gas permeability and microstructure of SCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahlaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Renc. AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SCC07, Fifth International RILEM Symposium on Self-Compacting Concrete, Ghent, Belgium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.767-772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539130v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-species modelling of chloride transport in unsaturated cement materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Sleiman</w:t>
+                <w:t xml:space="preserve">Etude de l'Influence de la proportion de pâte sur la Perméabilité au gaz des BAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahlaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under Severe Conditions : Environment and Loading : CONSEC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tours, France. pp.323-330</w:t>
+              <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537695v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'Influence de la proportion de pâte sur la Perméabilité au gaz des BAP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ph Turcry</w:t>
+                <w:t xml:space="preserve">Periodic homogenization of Nernst Planck equation. Application to the measurement of chloride macroscopic diffusibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O . Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539117v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-migration dans les milieux poreux - Homogénéisation périodique et mesure expérimentale de la diffusion macroscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O . Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transfert 2006, Propriétés de transfert des géomatériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation tridimensionnelle de la perméabilité d'un milieu poreux à distribution porale polymodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Propriétés de transfert des géomatériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between the porosity and the kinetics of the endogenous hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of CONSET 2004. 8th International Conference on Concrete Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation des processus d'hydratation d'un matériau cimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, France. pp.243-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des phénomènes de transport dans une cellule électrochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Friedmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, France. pp.227-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assesment of contaminant diffusivities in building materials from porosity tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Tiffonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, France. pp.199-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix du régime de calcul du coefficient d'électrodiffusion d'ions chlorures dans le béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Methodology for Prediction the Advance of Carbonatation in Concrete : Influence of the Microstructure of the Skin Layer on Carbonation Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Miragliotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rougeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Dumargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de l'AUGC</w:t>
+              <w:t xml:space="preserve">16th BIBM International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312347v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for Prediction the Advance of Carbonatation in Concrete : Influence of the Microstructure of the Skin Layer on Carbonation Kinetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Choix du régime de calcul du coefficient d'électrodiffusion d'ions chlorures dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th BIBM International Congress</w:t>
+              <w:t xml:space="preserve">2ème Congrès de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312526v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béton de peau et carbonatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Miragliotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rougeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11235,104 +11365,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de calcul des coefficients de diffusion des chlorures dans les bétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l' Ecole Nationale des Pont et chaussées (ENPC), pp.437, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11342,659 +11472,659 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des GBRC : Méthode de détermination du CO2 piégé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Paramètres favorisant la carbonatation accélérée des GBRC / Apport de la modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jena Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Braymand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recommandations du Projet National FastCarb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREX, pp.11-15, 2024, 978-2-9568055-1-9</w:t>
+              <w:t xml:space="preserve">Recommandations du Projet National FastCarb, Stockage de CO2 dans les granulats de Béton recyclé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREX, pp.17-36, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650700v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres favorisant la carbonatation accélérée des GBRC / Apport de la modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des GBRC : Méthode de détermination du CO2 piégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazagliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Braymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recommandations du Projet National FastCarb, Stockage de CO2 dans les granulats de Béton recyclé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREX, pp.17-36, 2024</w:t>
+              <w:t xml:space="preserve">Recommandations du Projet National FastCarb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREX, pp.11-15, 2024, 978-2-9568055-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650705v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability-related properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rougeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mai-Nhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François de Larrard; Horacio Colina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 12, CRC Press, pp.213-251, 2019, 9781351052825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351052825-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : "Le béton recyclé"</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Djerbi Tegguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhem Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : &amp;quot;Le béton recyclé&amp;quot;</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSTTAR, pp.293-321, 2018, ISBN 978-2-85782-747-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Construction Materials: Characterizations and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures Design and Degradation Mechanisms in Coastal Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.1-39, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119006046.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12004,353 +12134,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le béton en environement marin - Corrosion des armatures du béton armé - Rapport grand public - &amp;quot;Concrete 1&amp;quot; - Méthodes de prévention et de réparation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concrete in marine environment - Steel corrosion in reinforced concrete - Methods of assessment and repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Loche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312114v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete in marine environment - Steel corrosion in reinforced concrete - Methods of assessment and repair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Le béton en environement marin - Corrosion des armatures du béton armé - Rapport grand public - &amp;quot;Concrete 1&amp;quot; - Méthodes de prévention et de réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312123v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete in marine environment - Steel corrosion in reinforced concrete - Methods of assessment and repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Friedmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12360,161 +12490,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais croisés, carbonatation accélérée des granulats recycles et caractérisation des résultats de la carbonatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Braymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] PN FastCarb. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId336"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12661,51 +12791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ihaddadene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claverie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.108053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Aldaou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112885" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oksri-Nelfia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Raditya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triastuti Triastuti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananto Nugroho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deprizon Syamsunur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2025.125.4650" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouadec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouchine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02296-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzelha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Hammoum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Aliche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aoues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2024.2318320" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109819" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poupard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Tchiotsop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13102414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Moghrabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/IJGNAI.GMENG-8187" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Soufi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mahieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-023-00859-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massicilia Dahmani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Seghir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/WJE-07-2021-0445" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robbiano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geffray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Haddad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Melbouci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-022-02365-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Corvec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194697v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101885" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Touil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2021.103121" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Du&#380;y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134475" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731239v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Meziani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Chelouah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.126008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Furlan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121637" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David Lau Hiu Hoong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlu Hou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdoun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003661" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Miloudi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/igf-esis.56.08" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/igf-esis.57.09" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel&#8208;pierre El Soueidy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tho Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201900398" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Achour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117124" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2019021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055729v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1455609" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1432697" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001248" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel-Pierre El Soueidy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40069-017-0185-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383094v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000792" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0504-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oksri-Nelfia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Mahieux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Turcry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0716-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113129v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mchirgui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1194331" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286594v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.09.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bourbatache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2110" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RNSM1F9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982696v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0013-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVXV1T50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2102" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-452GFXZ2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O . Millet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhamou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesbah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jauberthie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535601v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sleiman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunewald" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plagge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345536v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Friedmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.06.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK1CJ259-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2008.60.2.119" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312268v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Y. Delmi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312155v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarhani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312264v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumargue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouguerra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poupard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312199v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312175v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Tiffonnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Molina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammartino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Diop" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312154v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumargue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312177v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312151v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312152v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312267v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312156v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seigneurin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312169v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Birginie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504027v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178183v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.36" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178207v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.33" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_53" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603968v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265416v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265397v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405563" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604035v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604579v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167683v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Amine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446685v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17703" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440411v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mchigui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540376v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540369v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sleiman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539902v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312594v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahlaiti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539130v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537695v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539117v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamami" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539230v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539095v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312416v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312417v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312439v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312599v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Tiffonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312347v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312526v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miragliotta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rougeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312527v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544838v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650700v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazagliu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertola" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vial" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650705v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Colin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606037v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mai-Nhu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-17" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076353v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119006046.ch1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312114v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312123v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D&#233;robert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312124v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650706v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ihaddadene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claverie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.108053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oksri Nelfia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindy Barend Wiguno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisma Adijaya Adijaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohans Sunarno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25105/urbanenvirotech.v9i1.24256" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Aldaou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oksri-Nelfia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Raditya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triastuti Triastuti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananto Nugroho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deprizon Syamsunur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2025.125.4650" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouadec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouchine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02296-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzelha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Hammoum" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Aliche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aoues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2024.2318320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109819" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Soufi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mahieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-023-00859-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100184" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Moghrabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/IJGNAI.GMENG-8187" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poupard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Tchiotsop" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13102414" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Haddad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Melbouci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-022-02365-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robbiano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geffray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Corvec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101885" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Touil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2021.103121" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Du&#380;y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Meziani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Chelouah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.126008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massicilia Dahmani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Seghir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/WJE-07-2021-0445" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David Lau Hiu Hoong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlu Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003661" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Miloudi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/igf-esis.56.08" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/igf-esis.57.09" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Furlan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121637" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel&#8208;pierre El Soueidy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tho Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201900398" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Achour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117124" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2019021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1432697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1455609" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001248" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel-Pierre El Soueidy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40069-017-0185-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0504-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oksri-Nelfia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Mahieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Turcry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0716-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mchirgui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1194331" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383094v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000792" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.09.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bourbatache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0013-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVXV1T50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RNSM1F9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2102" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-452GFXZ2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540192v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O . Millet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535601v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sleiman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunewald" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plagge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhamou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesbah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jauberthie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Friedmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.06.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK1CJ259-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2008.60.2.119" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312268v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312150v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Y. Delmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarhani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312264v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumargue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouguerra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poupard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312199v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312175v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Tiffonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Molina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammartino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Diop" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumargue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312151v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312267v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312169v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Birginie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312156v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seigneurin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504027v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.33" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178183v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.36" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195056v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_53" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603968v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265406v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405563" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265397v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604579v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604035v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Amine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446685v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17703" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440411v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mchigui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315317v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sleiman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540369v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540376v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539130v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537695v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312594v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahlaiti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539117v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamami" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539902v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539095v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312416v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312439v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312599v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Tiffonnet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312526v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miragliotta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rougeau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312527v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650705v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Colin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650700v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazagliu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertola" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vial" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mai-Nhu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-17" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076353v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119006046.ch1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D&#233;robert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312114v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312124v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650706v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>