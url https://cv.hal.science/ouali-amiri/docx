--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -353,278 +353,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of recycled plastics waste/hemp shive composites</w:t>
+                <w:t xml:space="preserve">SAGO PALM FIBERS AND GGBFS FOR SUSTAINABLE HIGH-TENSILE-STRENGTH SELF-COMPACTING CONCRETE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Aldaou</w:t>
+                <w:t xml:space="preserve">Lisa Oksri-Nelfia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Issaadi</w:t>
+                <w:t xml:space="preserve">Arya Raditya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nordine Leklou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Triastuti Triastuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananto Nugroho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deprizon Syamsunur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112885⟩</w:t>
+              <w:t xml:space="preserve">International Journal of GEOMATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (125), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21660/2025.125.4650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502077v1</w:t>
+                <w:t xml:space="preserve">hal-05168785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAGO PALM FIBERS AND GGBFS FOR SUSTAINABLE HIGH-TENSILE-STRENGTH SELF-COMPACTING CONCRETE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal properties of recycled plastics waste/hemp shive composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triastuti Triastuti</w:t>
+                <w:t xml:space="preserve">Lara Aldaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananto Nugroho</w:t>
+                <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deprizon Syamsunur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of GEOMATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (125), </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108, pp.112885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21660/2025.125.4650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168785v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman identification of CaCO3 polymorphs in concrete prepared with carbonated recycled concrete aggregates</w:t>
               </w:r>
@@ -1394,51 +1394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junior Tchiotsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2269,51 +2269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and thermal modification of mordenite-rich tuff and its effect on cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Chelouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,51 +2399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massicilia Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3150,261 +3150,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Chaos Expansion for lifetime assessment and sensitivity analysis of reinforced concrete structures subjected to chloride ingress and climate change</w:t>
+                <w:t xml:space="preserve">Analysis of corrosion risk due to chloride diffusion for concrete structures in marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel‐pierre El Soueidy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Phu Tho Nguyen</w:t>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/suco.201900398⟩</w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73, pp.102804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2020.102804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459322v1</w:t>
+                <w:t xml:space="preserve">hal-02930173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of corrosion risk due to chloride diffusion for concrete structures in marine environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polynomial Chaos Expansion for lifetime assessment and sensitivity analysis of reinforced concrete structures subjected to chloride ingress and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Charbel‐pierre El Soueidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ventura</w:t>
+                <w:t xml:space="preserve">Phu Tho Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 73, pp.102804. </w:t>
+              <w:t xml:space="preserve">Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2020.102804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/suco.201900398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930173v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of the chloride diffusivity and the elasticity of Portland cement paste</w:t>
               </w:r>
@@ -3533,51 +3533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and mechanical studies on binary blended Portland cements containing mordenite-rich tuff and limestone filler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,64 +3988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient chloride ingress model for long-term lifetime assessment of reinforced concrete structures under realistic climate and exposure conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Tho Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,51 +4573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of electrical double layer effect on chloride transport in unsaturated concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Tho Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5287,372 +5287,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride transport in unsaturated cement-based materials - Modeling and simulation in case of a tidal zone</w:t>
+                <w:t xml:space="preserve">Influence des rapports eau/ciment et fines/ciment sur le comportement à l'état durci du béton autoplaçants à base de matériaux locaux algériens,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sleiman</w:t>
+                <w:t xml:space="preserve">N. Bouhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (4), pp.489-499</w:t>
+              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (7), pp.739-743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535601v1</w:t>
+                <w:t xml:space="preserve">hal-00533292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on the Similarities between Water Vapor and VOC Diffusion in Porous Media by a Dual Chamber Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grunewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Plagge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (6), pp.444-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des rapports eau/ciment et fines/ciment sur le comportement à l'état durci du béton autoplaçants à base de matériaux locaux algériens,</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloride transport in unsaturated cement-based materials - Modeling and simulation in case of a tidal zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jauberthie</w:t>
+                <w:t xml:space="preserve">H. Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35 (7), pp.739-743</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (4), pp.489-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533292v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of the electrical double layer effects on multispecies ions transport in cement-based materials</w:t>
               </w:r>
@@ -8611,51 +8611,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of chloride ingress in concrete: effect of exposure concentration</w:t>
+                <w:t xml:space="preserve">Numerical study of the effect of moisture on chloride and carbon dioxide transport in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
@@ -8673,106 +8673,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech Technical University in Prague, Aug 2018, Prague, Czech Republic. pp.1065-1070</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265406v1</w:t>
+                <w:t xml:space="preserve">hal-04265397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the effect of moisture on chloride and carbon dioxide transport in concrete</w:t>
+                <w:t xml:space="preserve">Numerical study of chloride ingress in concrete: effect of exposure concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
@@ -8790,73 +8781,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Funchal, Madeira, Portugal. pp.603-608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1405563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265397v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification of dredged sediments using hydraulic and geopolymer binders</w:t>
               </w:r>
@@ -9071,51 +9071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence des additions minérales sur la réaction sulfatique interne dans les matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9844,51 +9844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du transport d'ions chlore dans les matériaux cimentaires insaturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9939,51 +9939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-espèce du transport des ions chlore dans les matériaux cimentaires insaturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10034,51 +10034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-species modelling of chloride transport in unsaturated cement materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10732,217 +10732,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la modélisation des processus d'hydratation d'un matériau cimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Delmi</w:t>
+                <w:t xml:space="preserve">Etude des phénomènes de transport dans une cellule électrochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Friedmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2003, France. pp.243-250</w:t>
+              <w:t xml:space="preserve">, Jun 2003, France. pp.227-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312417v1</w:t>
+                <w:t xml:space="preserve">hal-00312439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des phénomènes de transport dans une cellule électrochimique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Friedmann</w:t>
+                <w:t xml:space="preserve">Contribution à la modélisation des processus d'hydratation d'un matériau cimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2003, France. pp.227-234</w:t>
+              <w:t xml:space="preserve">, Jun 2003, France. pp.243-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312439v1</w:t>
+                <w:t xml:space="preserve">hal-00312417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assesment of contaminant diffusivities in building materials from porosity tests</w:t>
               </w:r>
@@ -11030,51 +11030,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for Prediction the Advance of Carbonatation in Concrete : Influence of the Microstructure of the Skin Layer on Carbonation Kinetics</w:t>
+                <w:t xml:space="preserve">Béton de peau et carbonatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Miragliotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rougeau</w:t>
@@ -11092,276 +11092,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th BIBM International Congress</w:t>
+              <w:t xml:space="preserve">2ème Congrès de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312526v1</w:t>
+                <w:t xml:space="preserve">hal-00312527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix du régime de calcul du coefficient d'électrodiffusion d'ions chlorures dans le béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Methodology for Prediction the Advance of Carbonatation in Concrete : Influence of the Microstructure of the Skin Layer on Carbonation Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Miragliotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rougeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Dumargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de l'AUGC</w:t>
+              <w:t xml:space="preserve">16th BIBM International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312347v1</w:t>
+                <w:t xml:space="preserve">hal-00312526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béton de peau et carbonatation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Rougeau</w:t>
+                <w:t xml:space="preserve">Choix du régime de calcul du coefficient d'électrodiffusion d'ions chlorures dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312527v1</w:t>
+                <w:t xml:space="preserve">hal-00312347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12791,51 +12791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ihaddadene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claverie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.108053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oksri Nelfia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindy Barend Wiguno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisma Adijaya Adijaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohans Sunarno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25105/urbanenvirotech.v9i1.24256" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Aldaou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oksri-Nelfia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Raditya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triastuti Triastuti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananto Nugroho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deprizon Syamsunur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2025.125.4650" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouadec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouchine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02296-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzelha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Hammoum" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Aliche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aoues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2024.2318320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109819" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Soufi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mahieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-023-00859-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100184" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Moghrabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/IJGNAI.GMENG-8187" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poupard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Tchiotsop" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13102414" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Haddad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Melbouci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-022-02365-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robbiano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geffray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Corvec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101885" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Touil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2021.103121" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Du&#380;y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Meziani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Chelouah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.126008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massicilia Dahmani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Seghir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/WJE-07-2021-0445" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David Lau Hiu Hoong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlu Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003661" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Miloudi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/igf-esis.56.08" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/igf-esis.57.09" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Furlan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121637" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel&#8208;pierre El Soueidy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tho Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201900398" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Achour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117124" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2019021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1432697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1455609" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001248" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel-Pierre El Soueidy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40069-017-0185-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0504-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oksri-Nelfia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Mahieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Turcry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0716-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mchirgui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1194331" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383094v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000792" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.09.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bourbatache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0013-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVXV1T50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RNSM1F9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2102" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-452GFXZ2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540192v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O . Millet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535601v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sleiman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunewald" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plagge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhamou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesbah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jauberthie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Friedmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.06.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK1CJ259-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2008.60.2.119" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312268v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312150v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Y. Delmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarhani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312264v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumargue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouguerra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poupard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312199v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312175v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Tiffonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Molina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammartino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Diop" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumargue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312151v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312267v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312169v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Birginie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312156v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seigneurin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504027v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.33" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178183v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.36" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195056v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_53" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603968v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265406v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405563" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265397v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604579v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604035v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Amine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446685v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17703" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440411v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mchigui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315317v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sleiman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540369v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540376v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539130v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537695v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312594v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahlaiti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539117v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamami" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539902v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539095v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312416v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312439v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312599v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Tiffonnet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312526v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miragliotta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rougeau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312527v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650705v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Colin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650700v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazagliu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertola" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vial" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mai-Nhu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-17" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076353v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119006046.ch1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D&#233;robert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312114v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312124v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650706v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ihaddadene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claverie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.108053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oksri Nelfia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindy Barend Wiguno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisma Adijaya Adijaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohans Sunarno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25105/urbanenvirotech.v9i1.24256" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oksri-Nelfia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Raditya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triastuti Triastuti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananto Nugroho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deprizon Syamsunur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2025.125.4650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Aldaou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112885" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouadec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouchine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02296-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzelha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Hammoum" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Aliche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aoues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2024.2318320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109819" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Soufi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mahieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-023-00859-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100184" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Moghrabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/IJGNAI.GMENG-8187" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poupard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Tchiotsop" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13102414" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Haddad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Melbouci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-022-02365-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robbiano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geffray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Corvec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101885" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Touil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2021.103121" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Du&#380;y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Meziani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Chelouah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.126008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massicilia Dahmani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Seghir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/WJE-07-2021-0445" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David Lau Hiu Hoong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlu Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003661" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Miloudi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/igf-esis.56.08" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/igf-esis.57.09" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Furlan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121637" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel&#8208;pierre El Soueidy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tho Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201900398" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Achour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117124" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2019021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1432697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1455609" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001248" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel-Pierre El Soueidy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40069-017-0185-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0504-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oksri-Nelfia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Mahieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Turcry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0716-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mchirgui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1194331" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383094v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000792" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.09.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bourbatache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0013-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVXV1T50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RNSM1F9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2102" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-452GFXZ2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540192v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O . Millet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhamou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesbah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jauberthie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535608v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunewald" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plagge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535601v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sleiman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Friedmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.06.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK1CJ259-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2008.60.2.119" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312268v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312150v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Y. Delmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarhani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312264v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumargue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouguerra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poupard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312199v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312175v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Tiffonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Molina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammartino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Diop" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumargue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312151v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312267v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312169v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Birginie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312156v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seigneurin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504027v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.33" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178183v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.36" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195056v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_53" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603968v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265397v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265406v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405563" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604579v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604035v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Amine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446685v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17703" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440411v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mchigui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315317v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sleiman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540369v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540376v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539130v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537695v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312594v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahlaiti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539117v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamami" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539902v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539095v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312416v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312439v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312417v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312599v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Tiffonnet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312527v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miragliotta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rougeau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312526v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650705v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Colin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650700v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazagliu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertola" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vial" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mai-Nhu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-17" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076353v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119006046.ch1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D&#233;robert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312114v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312124v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650706v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>