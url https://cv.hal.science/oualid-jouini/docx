--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -321,464 +321,464 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooled testing in the presence of congestion</w:t>
+                <w:t xml:space="preserve">On the dual-resource overnight charging problem of battery electric buses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saif Benjaafar</w:t>
+                <w:t xml:space="preserve">Zhixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bingnan Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.107208. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391, pp.125924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2024.107208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869674v1</w:t>
+                <w:t xml:space="preserve">hal-05041627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dual-resource overnight charging problem of battery electric buses</w:t>
+                <w:t xml:space="preserve">Machine learning-enhanced prediction of operating room occupation time and length of stay: a retrospective cohort study on emergency surgery care pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhixin Wang</w:t>
+                <w:t xml:space="preserve">Anem Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125924⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-025-01341-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041627v1</w:t>
+                <w:t xml:space="preserve">hal-05220926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-enhanced prediction of operating room occupation time and length of stay: a retrospective cohort study on emergency surgery care pathways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pooled testing in the presence of congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Benjaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Jemai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bingnan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.107208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10877-025-01341-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2024.107208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220926v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the spatio-temporal optimization for the charging scheduling of battery electric buses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 197, pp.104086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -838,51 +838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Boujarif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -994,51 +994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 281, pp.127385. </w:t>
@@ -1070,382 +1070,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blockchain-based framework to optimize shipping container flows in the hinterland</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transient staffing at the beginning of work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/itor.13319⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (17), pp.6427-6443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2305809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330902v1</w:t>
+                <w:t xml:space="preserve">hal-04486834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting spare part extractions from returned systems in a closed-loop supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Traiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Lazrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207543.2024.2333052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient staffing at the beginning of work</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From user to operator: Rationalizing the charging infrastructure deployment. A case study of Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62 (17), pp.6427-6443. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 376, pp.124133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2305809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486834v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repairing smarter: Opportunistic maintenance for a closed-loop supply chain with spare parts dependency</w:t>
               </w:r>
@@ -1457,51 +1444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Boujarif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1555,200 +1542,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From user to operator: Rationalizing the charging infrastructure deployment. A case study of Berlin</w:t>
+                <w:t xml:space="preserve">A blockchain-based framework to optimize shipping container flows in the hinterland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O. Metais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mariem Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Al-Yafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berrada</w:t>
+                <w:t xml:space="preserve">Mohamed Haouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 376, pp.124133. </w:t>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (6), pp.3808-3841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/itor.13319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682886v1</w:t>
+                <w:t xml:space="preserve">hal-04330902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optimization of green multimodal transportation: a case study of the West German canal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Binsfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1795,90 +1795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charging scheduling optimisation of battery electric buses with charging setup time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1912,77 +1912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to optimize container withholding decisions for reuse in the hinterland?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Fransoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 316 (3), pp.930-941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2010,775 +2010,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and Stochastic Simulation Optimization for Outpatient Chemotherapy Appointment Planning and Scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air traffic flow management under emission policies: Analyzing the impact of sustainable aviation fuel and different carbon prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majed Hadid</w:t>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Elomri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
+                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192315539⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.14-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2022.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870027v1</w:t>
+                <w:t xml:space="preserve">hal-03833820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic flow management under emission policies: Analyzing the impact of sustainable aviation fuel and different carbon prices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Central Authority–Controlled Air Traffic Flow Management: An Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2022.09.013⟩</w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.299-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2021.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833820v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Authority–Controlled Air Traffic Flow Management: An Optimization Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operations management of outpatient chemotherapy process: An optimization-oriented comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Cheaitou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Majed Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Elomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek El Mekkawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laoucine Kerbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (2), pp.299-321. </w:t>
+              <w:t xml:space="preserve">Operations Research Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.100214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/trsc.2021.1087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orp.2021.100214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833812v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operations management of outpatient chemotherapy process: An optimization-oriented comprehensive review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Elomri</w:t>
+                <w:t xml:space="preserve">Appointment-driven queueing systems with non-punctual customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Benjaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingnan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek El Mekkawy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siqiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.100214. </w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (1), pp.1-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orp.2021.100214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11134-021-09724-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833809v1</w:t>
+                <w:t xml:space="preserve">hal-03605423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appointment-driven queueing systems with non-punctual customers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Clustering and Stochastic Simulation Optimization for Outpatient Chemotherapy Appointment Planning and Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Elomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Padmanabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laoucine Kerbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 101 (1), pp.1-56. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (23), pp.15539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11134-021-09724-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192315539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605423v1</w:t>
+                <w:t xml:space="preserve">hal-03870027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the binary formulation of air traffic flow management problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2812,90 +2812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Too much or not enough? Planning electric vehicle charging infrastructure: A review of modeling options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Suomalainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2942,103 +2942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appointment-driven Queueing Systems with Non-punctual Customers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saif Benjaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingnan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqiao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3072,64 +3072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should we wait before outsourcing? Analysis of a revenue-generating blended contact center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3189,77 +3189,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of base-stock perishable inventory systems with general lifetime and lead-time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zied Babai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 287 (3), pp.901-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3293,64 +3293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front-office multitasking between service encounters and back-office tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Zeynep Akşin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,64 +3410,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3514,64 +3514,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the scheduling of operations in a chat contact center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 274 (1), pp.303-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3605,64 +3605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blended call center with idling times during the call service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3709,64 +3709,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Uniformization Approach for the Dynamic Control of Queueing Systems with Abandonments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3807,291 +3807,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call Centers with a Postponed Callback Offer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributionally robust chance-constrained games: existence and characterization of Nash equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihan Ding</w:t>
+                <w:t xml:space="preserve">Vikas Vikram Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob van Der Mei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39, pp.1097-1125. </w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.1385 - 1405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00291-017-0487-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11590-016-1077-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635315v1</w:t>
+                <w:t xml:space="preserve">hal-01728722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributionally robust chance-constrained games: existence and characterization of Nash equilibrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Call Centers with a Postponed Callback Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikas Vikram Singh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sihan Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob van Der Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (7), pp.1385 - 1405. </w:t>
+              <w:t xml:space="preserve">OR Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.1097-1125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11590-016-1077-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00291-017-0487-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728722v1</w:t>
+                <w:t xml:space="preserve">hal-01635315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing in a queueing system with two heterogeneous servers in speed and in quality of resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (3), pp.392 - 410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4119,395 +4119,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outpatient Chemotherapy Planning: a Literature Review with Insights from a Case Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
+                <w:t xml:space="preserve">A joint chance-constrained programming approach for call center workforce scheduling under uncertain call arrival forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19488300.2016.1189469⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.16-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324488v1</w:t>
+                <w:t xml:space="preserve">hal-01294589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal scheduling in call centers with a callback option</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 95, pp.1-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peva.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint chance-constrained programming approach for call center workforce scheduling under uncertain call arrival forecasts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Jouini</w:t>
+                <w:t xml:space="preserve">Outpatient Chemotherapy Planning: a Literature Review with Insights from a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 96, pp.16-30. </w:t>
+              <w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19488300.2016.1189469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294589v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of Nash equilibrium for chance-constrained games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikas Vikram Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (5), pp.640-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4553,77 +4553,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent nonlinear complementarity problem for chance-constrained games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikas Vikram Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55, pp.151-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4669,51 +4669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call Center Delay Announcement Using a Newsvendor-Like Performance Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Aksin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4799,64 +4799,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear algebraic approach for the computation of sums of Erlang random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39, pp.4971-4977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4884,299 +4884,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are we waiting for? Factors influencing completion times in an academic and peripheral emergency department</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adaptive threshold policies for multi-channel call centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Netherlands Journal of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IIE Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.414-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0740817X.2014.928965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265236v1</w:t>
+                <w:t xml:space="preserve">hal-01198404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive threshold policies for multi-channel call centers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">What are we waiting for? Factors influencing completion times in an academic and peripheral emergency department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vegting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIE Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Netherlands Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.331-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198404v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flexible architecture for call centers with skill-based routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5249,64 +5249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Wargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agapitos Diakogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5383,51 +5383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Fathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshid Zandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37, pp.265-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5474,51 +5474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of lifetime variability on the performance of inventory systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 167, pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5565,64 +5565,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Systems with Finite and Heterogeneous Customer Arrivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saif Benjaafar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing and Service Operations Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.365-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5656,51 +5656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On multiple priority multi-server queues with impatience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Roubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5747,51 +5747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Indicators for Call Centers with Impatience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5855,51 +5855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call centers with hyperexponential patience modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Roubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol. 141 (n° 1), p. 307-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5958,51 +5958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial Special issue: Operations Management in Service Systems Downloaded from</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24, pp.135-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6049,51 +6049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control policies for single-stage production systemls with perishable inventory and customer impatience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratos Ioannidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos A Economopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6165,51 +6165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a last come first served queueing system with customer abandonment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol.39 (n° 12), p. 3040-3045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6294,51 +6294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OR Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (3), pp.691-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6384,51 +6384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call Centers with Delay Information: Models and Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Aksin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6488,51 +6488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online scheduling policies for multiclass call centers with impatient customers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6604,51 +6604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queueing models for full-flexible multi-class call centers with real-time anticipated delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6720,51 +6720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Impact of Team-Based Organizations in Call Center Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6824,51 +6824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moments of first passage times in general birth–death processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6927,51 +6927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONOTONICITY PROPERTIES FOR MULTISERVER QUEUES WITH RENEGING AND FINITE WAITING LINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7050,51 +7050,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Client Portfolio-Based Call Center Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7228,51 +7228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B67390AF"/>
+    <w:nsid w:val="BF03591A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7459,51 +7459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oualid-jouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9498-165X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120010739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Benjaafar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingnan Lu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2024.107208" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125924" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999686v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104086" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2025.3528074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mhiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Al-Yafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13319" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Turki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Traiy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Lazrak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2333052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2305809" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110642" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Metais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Binsfeld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gast" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06075-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2424973" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fransoo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.02.035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Hadid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elomri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Padmanabhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoucine Kerbache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315539" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersson Granberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2022.09.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1087" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El Mekkawy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2021.100214" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605423v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqiao Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-021-09724-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04740-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03522039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suomalainen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111719" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3876761" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Koole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.2019.0859" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zied Babai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.05.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zeynep Ak&#351;in" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725854.2017.1387318" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2017.1652" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635315v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Ding" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Der Mei" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-017-0487-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Vikram Singh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-016-1077-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2017.1303615" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.09.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Excoffier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gicquel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.03.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2016.07.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXMBJQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7KDF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265196v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Aksin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salah Aguir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/poms.12259" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.04.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vegting" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ghanes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mulder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198404v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0740817X.2014.928965" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.09.025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ghanes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wargon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapitos Diakogiannis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549715606808" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fathi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Zandi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2014.08.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.05.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.2014.0481" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roubos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2012.153" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2012.08.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W5JR7H7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Babai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpt004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratos Ioannidis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos A Economopoulos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis S Kouikoglou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1058-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3J9RRSS8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.03.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H2MFJ6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00713790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Qing Liao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Delft" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-011-0257-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZW46SM0N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.1110.0339" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264964v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.02.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-931G72C4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.01.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XG3JFP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nait-Abdallah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1070.0822" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264961v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-007-0174-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C25F8082E25FB868F27CC510088A23108B8A572/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964807000010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auriol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oualid-jouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9498-165X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120010739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125924" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Benjaafar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingnan Lu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2024.107208" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999686v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104086" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2025.3528074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2305809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Turki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Traiy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Lazrak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2333052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Metais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124133" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110642" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mhiri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Al-Yafi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13319" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Binsfeld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gast" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06075-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2424973" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fransoo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.02.035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersson Granberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2022.09.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1087" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Hadid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elomri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El Mekkawy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoucine Kerbache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2021.100214" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605423v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqiao Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-021-09724-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Padmanabhan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315539" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04740-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03522039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suomalainen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111719" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3876761" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Koole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.2019.0859" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zied Babai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.05.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zeynep Ak&#351;in" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725854.2017.1387318" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2017.1652" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Vikram Singh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-016-1077-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Ding" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Der Mei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-017-0487-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2017.1303615" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Excoffier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gicquel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.03.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.09.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2016.07.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXMBJQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7KDF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265196v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Aksin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salah Aguir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/poms.12259" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.04.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0740817X.2014.928965" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vegting" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ghanes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mulder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.09.025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ghanes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wargon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapitos Diakogiannis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549715606808" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fathi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Zandi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2014.08.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.05.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.2014.0481" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roubos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2012.153" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2012.08.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W5JR7H7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Babai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpt004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratos Ioannidis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos A Economopoulos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis S Kouikoglou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1058-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3J9RRSS8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.03.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H2MFJ6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00713790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Qing Liao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Delft" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-011-0257-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZW46SM0N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.1110.0339" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264964v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.02.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-931G72C4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.01.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XG3JFP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nait-Abdallah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1070.0822" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264961v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-007-0174-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C25F8082E25FB868F27CC510088A23108B8A572/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964807000010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auriol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>