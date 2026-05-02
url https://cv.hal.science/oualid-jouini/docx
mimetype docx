--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -287,3395 +287,3369 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dual-resource overnight charging problem of battery electric buses</w:t>
+                <w:t xml:space="preserve">Machine learning-based agent staffing under uncertainty: The case of a relay call center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhixin Wang</w:t>
+                <w:t xml:space="preserve">Samer Alsamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+                <w:t xml:space="preserve">Cléa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+                <w:t xml:space="preserve">Canan Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125924⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 281, pp.127385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.127385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041627v1</w:t>
+                <w:t xml:space="preserve">hal-05025971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-enhanced prediction of operating room occupation time and length of stay: a retrospective cohort study on emergency surgery care pathways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the dual-resource overnight charging problem of battery electric buses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391, pp.125924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10877-025-01341-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220926v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooled testing in the presence of congestion</w:t>
+                <w:t xml:space="preserve">Machine learning-enhanced prediction of operating room occupation time and length of stay: a retrospective cohort study on emergency surgery care pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saif Benjaafar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anem Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Legros</w:t>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingnan Lu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2024.107208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-025-01341-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869674v1</w:t>
+                <w:t xml:space="preserve">hal-05220926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the spatio-temporal optimization for the charging scheduling of battery electric buses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pooled testing in the presence of congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Benjaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingnan Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.107208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2024.107208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2025.104086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04999686v1</w:t>
+                <w:t xml:space="preserve">hal-04869674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep-Learning-Based Framework to Predict the Reliability of Multicomponent Repairable Systems in a Closed-Loop Supply Chain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the spatio-temporal optimization for the charging scheduling of battery electric buses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Heidsieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197, pp.104086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TR.2025.3528074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2025.104086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973288v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based agent staffing under uncertainty: The case of a relay call center</w:t>
+                <w:t xml:space="preserve">A Deep-Learning-Based Framework to Predict the Reliability of Multicomponent Repairable Systems in a Closed-Loop Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Alsamadi</w:t>
+                <w:t xml:space="preserve">Abdelhamid Boujarif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléa Martinez</w:t>
+                <w:t xml:space="preserve">David Coit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+                <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cellier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Heidsieck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 281, pp.127385. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.127385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TR.2025.3528074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025971v1</w:t>
+                <w:t xml:space="preserve">hal-04973288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient staffing at the beginning of work</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">How to optimize container withholding decisions for reuse in the hinterland?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fransoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2305809⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 316 (3), pp.930-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486834v1</w:t>
+                <w:t xml:space="preserve">hal-04486824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting spare part extractions from returned systems in a closed-loop supply chain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transient staffing at the beginning of work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2333052⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 62 (17), pp.6427-6443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2305809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527752v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From user to operator: Rationalizing the charging infrastructure deployment. A case study of Berlin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forecasting spare part extractions from returned systems in a closed-loop supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Traiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O. Metais</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adnane Lazrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124133⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2333052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682886v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repairing smarter: Opportunistic maintenance for a closed-loop supply chain with spare parts dependency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From user to operator: Rationalizing the charging infrastructure deployment. A case study of Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Heidsieck</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2024.110642⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 376, pp.124133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787634v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blockchain-based framework to optimize shipping container flows in the hinterland</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Repairing smarter: Opportunistic maintenance for a closed-loop supply chain with spare parts dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Boujarif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouari</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Heidsieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/itor.13319⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.110642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2024.110642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330902v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimization of green multimodal transportation: a case study of the West German canal system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A blockchain-based framework to optimize shipping container flows in the hinterland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Al-Yafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Binsfeld</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johannes Gast</w:t>
+                <w:t xml:space="preserve">Mohamed Haouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-024-06075-5⟩</w:t>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (6), pp.3808-3841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/itor.13319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606182v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charging scheduling optimisation of battery electric buses with charging setup time</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the optimization of green multimodal transportation: a case study of the West German canal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Binsfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2424973⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-024-06075-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775097v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to optimize container withholding decisions for reuse in the hinterland?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Charging scheduling optimisation of battery electric buses with charging setup time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 316 (3), pp.930-941. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.02.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2424973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486824v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic flow management under emission policies: Analyzing the impact of sustainable aviation fuel and different carbon prices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
+                <w:t xml:space="preserve">Too much or not enough? Planning electric vehicle charging infrastructure: A review of modeling options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Cheaitou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
+                <w:t xml:space="preserve">O. Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Suomalainen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 166, pp.14-40. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.111719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2022.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833820v1</w:t>
+                <w:t xml:space="preserve">hal-03522039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Authority–Controlled Air Traffic Flow Management: An Optimization Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Air traffic flow management under emission policies: Analyzing the impact of sustainable aviation fuel and different carbon prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/trsc.2021.1087⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.14-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2022.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833812v1</w:t>
+                <w:t xml:space="preserve">hal-03833820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operations management of outpatient chemotherapy process: An optimization-oriented comprehensive review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Central Authority–Controlled Air Traffic Flow Management: An Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laoucine Kerbache</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orp.2021.100214⟩</w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.299-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2021.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833809v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appointment-driven queueing systems with non-punctual customers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Operations management of outpatient chemotherapy process: An optimization-oriented comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Elomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek El Mekkawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laoucine Kerbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11134-021-09724-9⟩</w:t>
+              <w:t xml:space="preserve">Operations Research Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.100214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orp.2021.100214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605423v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and Stochastic Simulation Optimization for Outpatient Chemotherapy Appointment Planning and Scheduling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Appointment-driven queueing systems with non-punctual customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Benjaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingnan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192315539⟩</w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (1), pp.1-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-021-09724-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870027v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the binary formulation of air traffic flow management problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Clustering and Stochastic Simulation Optimization for Outpatient Chemotherapy Appointment Planning and Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Elomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Padmanabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laoucine Kerbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (23), pp.15539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192315539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-022-04740-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03833817v1</w:t>
+                <w:t xml:space="preserve">hal-03870027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too much or not enough? Planning electric vehicle charging infrastructure: A review of modeling options</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Suomalainen</w:t>
+                <w:t xml:space="preserve">On the binary formulation of air traffic flow management problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 153, pp.111719. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-022-04740-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522039v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appointment-driven Queueing Systems with Non-punctual Customers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Front-office multitasking between service encounters and back-office tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Legros</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Zeynep Akşin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3876761⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (3), pp.946-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.04.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126535v1</w:t>
+                <w:t xml:space="preserve">hal-02554304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we wait before outsourcing? Analysis of a revenue-generating blended contact center</w:t>
+                <w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Legros</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ger Koole</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing and Service Operations Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (10), pp.1545-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/msom.2019.0859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02351773v1</w:t>
+                <w:t xml:space="preserve">hal-02095031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of base-stock perishable inventory systems with general lifetime and lead-time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Should we wait before outsourcing? Analysis of a revenue-generating blended contact center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 287 (3), pp.901-915. </w:t>
+              <w:t xml:space="preserve">Manufacturing and Service Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.1005-1331, C2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.05.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/msom.2019.0859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866472v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front-office multitasking between service encounters and back-office tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analysis of base-stock perishable inventory systems with general lifetime and lead-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaaben Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 287 (3), pp.946-963. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.04.048⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 287 (3), pp.901-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554304v1</w:t>
+                <w:t xml:space="preserve">hal-02866472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the scheduling of operations in a chat contact center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71 (10), pp.1545-1562. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 274 (1), pp.303-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095031v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the scheduling of operations in a chat contact center</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Uniformization Approach for the Dynamic Control of Queueing Systems with Abandonments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 274 (1), pp.303-316. </w:t>
+              <w:t xml:space="preserve">Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (1), pp.200 - 209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.09.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/opre.2017.1652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966254v1</w:t>
+                <w:t xml:space="preserve">hal-01728724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blended call center with idling times during the call service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IISE Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (4), pp.279 - 297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3703,1017 +3677,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Uniformization Approach for the Dynamic Control of Queueing Systems with Abandonments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distributionally robust chance-constrained games: existence and characterization of Nash equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Vikram Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ger Koole</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/opre.2017.1652⟩</w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.1385 - 1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11590-016-1077-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728724v1</w:t>
+                <w:t xml:space="preserve">hal-01728722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributionally robust chance-constrained games: existence and characterization of Nash equilibrium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Call Centers with a Postponed Callback Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihan Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob van Der Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11590-016-1077-6⟩</w:t>
+              <w:t xml:space="preserve">OR Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.1097-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00291-017-0487-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728722v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call Centers with a Postponed Callback Offer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Routing in a queueing system with two heterogeneous servers in speed and in quality of resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39, pp.1097-1125. </w:t>
+              <w:t xml:space="preserve">Stochastic Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.392 - 410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00291-017-0487-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15326349.2017.1303615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635315v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing in a queueing system with two heterogeneous servers in speed and in quality of resolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
+                <w:t xml:space="preserve">A joint chance-constrained programming approach for call center workforce scheduling under uncertain call arrival forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15326349.2017.1303615⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.16-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728723v1</w:t>
+                <w:t xml:space="preserve">hal-01294589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint chance-constrained programming approach for call center workforce scheduling under uncertain call arrival forecasts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Jouini</w:t>
+                <w:t xml:space="preserve">Optimal scheduling in call centers with a callback option</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 96, pp.16-30. </w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.1-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294589v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal scheduling in call centers with a callback option</w:t>
+                <w:t xml:space="preserve">Outpatient Chemotherapy Planning: a Literature Review with Insights from a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Legros</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ger Koole</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 95, pp.1-40. </w:t>
+              <w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2015.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19488300.2016.1189469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265244v1</w:t>
+                <w:t xml:space="preserve">hal-01324488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outpatient Chemotherapy Planning: a Literature Review with Insights from a Case Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Existence of Nash equilibrium for chance-constrained games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Vikram Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (5), pp.640-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19488300.2016.1189469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2016.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324488v1</w:t>
+                <w:t xml:space="preserve">hal-01476670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of Nash equilibrium for chance-constrained games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Equivalent nonlinear complementarity problem for chance-constrained games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikas Vikram Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.151-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2016.10.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2016.07.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01476670v1</w:t>
+                <w:t xml:space="preserve">hal-01476666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent nonlinear complementarity problem for chance-constrained games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the effect of lifetime variability on the performance of inventory systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaaben Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167, pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2016.10.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01476666v1</w:t>
+                <w:t xml:space="preserve">hal-01265237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call Center Delay Announcement Using a Newsvendor-Like Performance Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Aksin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4799,64 +4760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear algebraic approach for the computation of sums of Erlang random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39, pp.4971-4977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4890,77 +4851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive threshold policies for multi-channel call centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIE Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.414-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5033,51 +4994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5119,64 +5080,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flexible architecture for call centers with skill-based routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5249,64 +5210,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Wargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agapitos Diakogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5383,51 +5344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Fathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshid Zandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37, pp.265-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5455,1578 +5416,1487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of lifetime variability on the performance of inventory systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On multiple priority multi-server queues with impatience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Roubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.05.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.612-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/jors.2012.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265237v1</w:t>
+                <w:t xml:space="preserve">hal-01265148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Systems with Finite and Heterogeneous Customer Arrivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saif Benjaafar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing and Service Operations Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.365-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/msom.2014.0481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On multiple priority multi-server queues with impatience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance Indicators for Call Centers with Impatience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Roubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IIE Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265148v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Indicators for Call Centers with Impatience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Call centers with hyperexponential patience modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Roubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alex Roubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIE Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 141 (n° 1), p. 307-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2012.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264965v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call centers with hyperexponential patience modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Editorial Special issue: Operations Management in Service Systems Downloaded from</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.135-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imaman/dpt004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2012.08.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00779104v1</w:t>
+                <w:t xml:space="preserve">hal-01264967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial Special issue: Operations Management in Service Systems Downloaded from</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of a last come first served queueing system with customer abandonment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24, pp.135-136. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol.39 (n° 12), p. 3040-3045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imaman/dpt004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264967v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control policies for single-stage production systemls with perishable inventory and customer impatience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Staffing a call center with uncertain non-stationary arrival rate and flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Qing Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vassilis S Kouikoglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n.p. </w:t>
+              <w:t xml:space="preserve">OR Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.691-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-012-1058-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00291-011-0257-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802145v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a last come first served queueing system with customer abandonment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Control policies for single-stage production systemls with perishable inventory and customer impatience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratos Ioannidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos A Economopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis S Kouikoglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.03.009⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-012-1058-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779712v1</w:t>
+                <w:t xml:space="preserve">hal-00802145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staffing a call center with uncertain non-stationary arrival rate and flexibility</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Call Centers with Delay Information: Models and Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Aksin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR Spectrum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Manufacturing and Service Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 13 (N° 4), p. 534-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/msom.1110.0339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00291-011-0257-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00713790v1</w:t>
+                <w:t xml:space="preserve">hal-00680769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call Centers with Delay Information: Models and Insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Online scheduling policies for multiclass call centers with impatient customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zeynep Aksin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing and Service Operations Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vol. 13 (N° 4), p. 534-548. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (1), pp. 258-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/msom.1110.0339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2010.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680769v1</w:t>
+                <w:t xml:space="preserve">hal-01264964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online scheduling policies for multiclass call centers with impatient customers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Queueing models for full-flexible multi-class call centers with real-time anticipated delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Aksin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2010.02.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01264964v1</w:t>
+                <w:t xml:space="preserve">hal-01264963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queueing models for full-flexible multi-class call centers with real-time anticipated delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Impact of Team-Based Organizations in Call Center Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zeynep Aksin</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Nait-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.1070.0822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.01.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01264963v1</w:t>
+                <w:t xml:space="preserve">hal-01264962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Impact of Team-Based Organizations in Call Center Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Moments of first passage times in general birth–death processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabie Nait-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, </w:t>
+              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68, pp.49-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/mnsc.1070.0822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00186-007-0174-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264962v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moments of first passage times in general birth–death processes</w:t>
-[...101 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">MONOTONICITY PROPERTIES FOR MULTISERVER QUEUES WITH RENEGING AND FINITE WAITING LINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21, pp.335-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0269964807000010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7036,131 +6906,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Client Portfolio-Based Call Center Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Auriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : World Intellectual Property Organization, WO 2006/003306. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7228,51 +7098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF03591A"/>
+    <w:nsid w:val="AFB41C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7459,51 +7329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oualid-jouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9498-165X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120010739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125924" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Benjaafar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingnan Lu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2024.107208" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999686v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104086" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2025.3528074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2305809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Turki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Traiy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Lazrak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2333052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Metais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124133" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110642" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mhiri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Al-Yafi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13319" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Binsfeld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gast" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06075-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2424973" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fransoo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.02.035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersson Granberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2022.09.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1087" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Hadid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elomri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El Mekkawy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoucine Kerbache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2021.100214" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605423v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqiao Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-021-09724-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Padmanabhan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315539" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04740-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03522039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suomalainen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111719" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3876761" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Koole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.2019.0859" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zied Babai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.05.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zeynep Ak&#351;in" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725854.2017.1387318" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2017.1652" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Vikram Singh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-016-1077-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Ding" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Der Mei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-017-0487-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2017.1303615" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Excoffier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gicquel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.03.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.09.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2016.07.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXMBJQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7KDF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265196v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Aksin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salah Aguir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/poms.12259" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.04.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0740817X.2014.928965" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vegting" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ghanes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mulder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.09.025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ghanes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wargon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapitos Diakogiannis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549715606808" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fathi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Zandi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2014.08.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.05.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.2014.0481" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roubos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2012.153" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2012.08.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W5JR7H7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Babai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpt004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratos Ioannidis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos A Economopoulos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis S Kouikoglou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1058-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3J9RRSS8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.03.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H2MFJ6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00713790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Qing Liao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Delft" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-011-0257-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZW46SM0N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.1110.0339" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264964v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.02.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-931G72C4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.01.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XG3JFP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nait-Abdallah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1070.0822" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264961v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-007-0174-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C25F8082E25FB868F27CC510088A23108B8A572/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964807000010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auriol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oualid-jouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9498-165X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120010739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Benjaafar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingnan Lu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2024.107208" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104086" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2025.3528074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fransoo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.02.035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2305809" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Turki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Traiy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Lazrak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2333052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Metais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124133" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110642" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mhiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Al-Yafi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13319" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Binsfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gast" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06075-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2424973" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03522039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suomalainen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111719" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersson Granberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2022.09.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1087" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Hadid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elomri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El Mekkawy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoucine Kerbache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2021.100214" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqiao Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-021-09724-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Padmanabhan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315539" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04740-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554304v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zeynep Ak&#351;in" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Koole" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.048" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.2019.0859" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zied Babai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.05.024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2017.1652" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725854.2017.1387318" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Vikram Singh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-016-1077-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Ding" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Der Mei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-017-0487-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2017.1303615" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Excoffier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gicquel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.03.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.09.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2016.07.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXMBJQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7KDF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265237v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.05.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265196v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Aksin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salah Aguir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/poms.12259" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.04.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0740817X.2014.928965" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vegting" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ghanes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mulder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.09.025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ghanes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wargon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapitos Diakogiannis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549715606808" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fathi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Zandi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2014.08.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265148v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roubos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2012.153" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.2014.0481" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264965v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2012.08.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W5JR7H7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Babai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpt004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.03.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H2MFJ6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00713790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Qing Liao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Delft" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-011-0257-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZW46SM0N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratos Ioannidis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos A Economopoulos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis S Kouikoglou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1058-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3J9RRSS8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.1110.0339" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.02.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-931G72C4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264963v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.01.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XG3JFP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264962v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nait-Abdallah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1070.0822" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-007-0174-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C25F8082E25FB868F27CC510088A23108B8A572/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264901v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964807000010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265246v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auriol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>