--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -287,3369 +287,3399 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based agent staffing under uncertainty: The case of a relay call center</w:t>
+                <w:t xml:space="preserve">Weather-responsive optimization in air traffic flow management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Alsamadi</w:t>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléa Martinez</w:t>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
+                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 281, pp.127385. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 212, pp.104916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.127385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2026.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025971v1</w:t>
+                <w:t xml:space="preserve">hal-05624285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dual-resource overnight charging problem of battery electric buses</w:t>
+                <w:t xml:space="preserve">Machine learning-enhanced prediction of operating room occupation time and length of stay: a retrospective cohort study on emergency surgery care pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhixin Wang</w:t>
+                <w:t xml:space="preserve">Anem Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 391, pp.125924. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10877-025-01341-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041627v1</w:t>
+                <w:t xml:space="preserve">hal-05220926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-enhanced prediction of operating room occupation time and length of stay: a retrospective cohort study on emergency surgery care pathways</w:t>
+                <w:t xml:space="preserve">On the dual-resource overnight charging problem of battery electric buses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anem Dupre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Zhixin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10877-025-01341-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391, pp.125924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220926v1</w:t>
+                <w:t xml:space="preserve">hal-05041627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooled testing in the presence of congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Benjaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingnan Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58, pp.107208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orl.2024.107208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the spatio-temporal optimization for the charging scheduling of battery electric buses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 197, pp.104086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tre.2025.104086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep-Learning-Based Framework to Predict the Reliability of Multicomponent Repairable Systems in a Closed-Loop Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Boujarif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Boujarif</w:t>
+                <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Heidsieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TR.2025.3528074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to optimize container withholding decisions for reuse in the hinterland?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Legros</w:t>
+                <w:t xml:space="preserve">Machine learning-based agent staffing under uncertainty: The case of a relay call center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Alsamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Fransoo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.02.035⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 281, pp.127385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.127385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486824v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient staffing at the beginning of work</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Repairing smarter: Opportunistic maintenance for a closed-loop supply chain with spare parts dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Boujarif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Heidsieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.110642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2024.110642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2305809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04486834v1</w:t>
+                <w:t xml:space="preserve">hal-04787634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting spare part extractions from returned systems in a closed-loop supply chain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From user to operator: Rationalizing the charging infrastructure deployment. A case study of Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Lazrak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2333052⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 376, pp.124133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527752v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From user to operator: Rationalizing the charging infrastructure deployment. A case study of Berlin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Transient staffing at the beginning of work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Berrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124133⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (17), pp.6427-6443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2305809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682886v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repairing smarter: Opportunistic maintenance for a closed-loop supply chain with spare parts dependency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Forecasting spare part extractions from returned systems in a closed-loop supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Traiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Lazrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2024.110642⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2333052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787634v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A blockchain-based framework to optimize shipping container flows in the hinterland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Al-Yafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (6), pp.3808-3841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/itor.13319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optimization of green multimodal transportation: a case study of the West German canal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Binsfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10479-024-06075-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charging scheduling optimisation of battery electric buses with charging setup time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2424973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too much or not enough? Planning electric vehicle charging infrastructure: A review of modeling options</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Berrada</w:t>
+                <w:t xml:space="preserve">How to optimize container withholding decisions for reuse in the hinterland?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Suomalainen</w:t>
+                <w:t xml:space="preserve">Jan Fransoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 153, pp.111719. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 316 (3), pp.930-941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522039v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic flow management under emission policies: Analyzing the impact of sustainable aviation fuel and different carbon prices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Appointment-driven queueing systems with non-punctual customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Benjaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingnan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Cheaitou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siqiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2022.09.013⟩</w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (1), pp.1-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-021-09724-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833820v1</w:t>
+                <w:t xml:space="preserve">hal-03605423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Authority–Controlled Air Traffic Flow Management: An Optimization Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Air traffic flow management under emission policies: Analyzing the impact of sustainable aviation fuel and different carbon prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/trsc.2021.1087⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.14-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2022.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833812v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operations management of outpatient chemotherapy process: An optimization-oriented comprehensive review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarek El Mekkawy</w:t>
+                <w:t xml:space="preserve">Central Authority–Controlled Air Traffic Flow Management: An Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laoucine Kerbache</w:t>
+                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orp.2021.100214⟩</w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.299-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2021.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833809v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appointment-driven queueing systems with non-punctual customers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Operations management of outpatient chemotherapy process: An optimization-oriented comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Elomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek El Mekkawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laoucine Kerbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11134-021-09724-9⟩</w:t>
+              <w:t xml:space="preserve">Operations Research Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.100214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orp.2021.100214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605423v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and Stochastic Simulation Optimization for Outpatient Chemotherapy Appointment Planning and Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Elomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laoucine Kerbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (23), pp.15539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph192315539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the binary formulation of air traffic flow management problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10479-022-04740-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front-office multitasking between service encounters and back-office tasks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ger Koole</w:t>
+                <w:t xml:space="preserve">Too much or not enough? Planning electric vehicle charging infrastructure: A review of modeling options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Suomalainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.04.048⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.111719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554304v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Should we wait before outsourcing? Analysis of a revenue-generating blended contact center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t>
+              <w:t xml:space="preserve">Manufacturing and Service Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.1005-1331, C2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/msom.2019.0859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095031v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we wait before outsourcing? Analysis of a revenue-generating blended contact center</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Analysis of base-stock perishable inventory systems with general lifetime and lead-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaaben Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing and Service Operations Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (5), pp.1005-1331, C2. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (3), pp.901-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/msom.2019.0859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351773v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of base-stock perishable inventory systems with general lifetime and lead-time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Front-office multitasking between service encounters and back-office tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaaben Kouki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
+                <w:t xml:space="preserve">O. Zeynep Akşin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 287 (3), pp.901-915. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.05.024⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 287 (3), pp.946-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.04.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866472v1</w:t>
+                <w:t xml:space="preserve">hal-02554304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the scheduling of operations in a chat contact center</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 274 (1), pp.303-316. </w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (10), pp.1545-1562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.09.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966254v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Uniformization Approach for the Dynamic Control of Queueing Systems with Abandonments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">On the scheduling of operations in a chat contact center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (1), pp.200 - 209. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 274 (1), pp.303-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/opre.2017.1652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728724v1</w:t>
+                <w:t xml:space="preserve">hal-01966254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blended call center with idling times during the call service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IISE Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (4), pp.279 - 297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3677,1528 +3707,1541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributionally robust chance-constrained games: existence and characterization of Nash equilibrium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Uniformization Approach for the Dynamic Control of Queueing Systems with Abandonments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11590-016-1077-6⟩</w:t>
+              <w:t xml:space="preserve">Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (1), pp.200 - 209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/opre.2017.1652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728722v1</w:t>
+                <w:t xml:space="preserve">hal-01728724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call Centers with a Postponed Callback Offer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Distributionally robust chance-constrained games: existence and characterization of Nash equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Vikram Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00291-017-0487-x⟩</w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.1385 - 1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11590-016-1077-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635315v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing in a queueing system with two heterogeneous servers in speed and in quality of resolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Call Centers with a Postponed Callback Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihan Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob van Der Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (3), pp.392 - 410. </w:t>
+              <w:t xml:space="preserve">OR Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.1097-1125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15326349.2017.1303615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00291-017-0487-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728723v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint chance-constrained programming approach for call center workforce scheduling under uncertain call arrival forecasts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Jouini</w:t>
+                <w:t xml:space="preserve">Routing in a queueing system with two heterogeneous servers in speed and in quality of resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.03.013⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.392 - 410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15326349.2017.1303615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294589v1</w:t>
+                <w:t xml:space="preserve">hal-01728723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal scheduling in call centers with a callback option</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 95, pp.1-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peva.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outpatient Chemotherapy Planning: a Literature Review with Insights from a Case Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
+                <w:t xml:space="preserve">A joint chance-constrained programming approach for call center workforce scheduling under uncertain call arrival forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.16-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19488300.2016.1189469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324488v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of Nash equilibrium for chance-constrained games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Outpatient Chemotherapy Planning: a Literature Review with Insights from a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (5), pp.640-644. </w:t>
+              <w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2016.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19488300.2016.1189469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476670v1</w:t>
+                <w:t xml:space="preserve">hal-01324488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent nonlinear complementarity problem for chance-constrained games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Existence of Nash equilibrium for chance-constrained games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikas Vikram Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (5), pp.640-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2016.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2016.10.038⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476666v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of lifetime variability on the performance of inventory systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Equivalent nonlinear complementarity problem for chance-constrained games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Vikram Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.151-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2016.10.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265237v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call Center Delay Announcement Using a Newsvendor-Like Performance Criterion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A flexible architecture for call centers with skill-based routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production and Operations Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/poms.12259⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159 (192-207), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2014.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265196v1</w:t>
+                <w:t xml:space="preserve">hal-01265151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear algebraic approach for the computation of sums of Erlang random variables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Call Center Delay Announcement Using a Newsvendor-Like Performance Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Aksin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Karaesmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Salah Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39, pp.4971-4977. </w:t>
+              <w:t xml:space="preserve">Production and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24, pp.587-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2015.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/poms.12259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265198v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive threshold policies for multi-channel call centers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A linear algebraic approach for the computation of sums of Erlang random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ger Koole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIE Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47, pp.414-430. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.4971-4977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0740817X.2014.928965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2015.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198404v1</w:t>
+                <w:t xml:space="preserve">hal-01265198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are we waiting for? Factors influencing completion times in an academic and peripheral emergency department</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adaptive threshold policies for multi-channel call centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Netherlands Journal of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IIE Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.414-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0740817X.2014.928965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265236v1</w:t>
+                <w:t xml:space="preserve">hal-01198404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible architecture for call centers with skill-based routing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">What are we waiting for? Factors influencing completion times in an academic and peripheral emergency department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vegting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Netherlands Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.331-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265151v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based optimization of staffing levels in an emergency department</w:t>
               </w:r>
@@ -5210,64 +5253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Wargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agapitos Diakogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5344,51 +5387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Fathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshid Zandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37, pp.265-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5416,1487 +5459,1578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On multiple priority multi-server queues with impatience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On the effect of lifetime variability on the performance of inventory systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaaben Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Roubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/jors.2012.153⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167, pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265148v1</w:t>
+                <w:t xml:space="preserve">hal-01265237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Systems with Finite and Heterogeneous Customer Arrivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saif Benjaafar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing and Service Operations Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.365-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/msom.2014.0481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Indicators for Call Centers with Impatience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On multiple priority multi-server queues with impatience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Roubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIE Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.612-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/jors.2012.153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264965v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call centers with hyperexponential patience modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Performance Indicators for Call Centers with Impatience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Roubos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IIE Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2012.08.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00779104v1</w:t>
+                <w:t xml:space="preserve">hal-01264965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial Special issue: Operations Management in Service Systems Downloaded from</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Call centers with hyperexponential patience modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Roubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imaman/dpt004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 141 (n° 1), p. 307-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2012.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264967v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a last come first served queueing system with customer abandonment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Editorial Special issue: Operations Management in Service Systems Downloaded from</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vol.39 (n° 12), p. 3040-3045. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.135-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imaman/dpt004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00779712v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staffing a call center with uncertain non-stationary arrival rate and flexibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control policies for single-stage production systemls with perishable inventory and customer impatience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratos Ioannidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang Qing Liao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ger Koole</w:t>
+                <w:t xml:space="preserve">Angelos A Economopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian van Delft</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
+                <w:t xml:space="preserve">Vassilis S Kouikoglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34 (3), pp.691-721. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n.p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00291-011-0257-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-012-1058-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713790v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control policies for single-stage production systemls with perishable inventory and customer impatience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analysis of a last come first served queueing system with customer abandonment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vassilis S Kouikoglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-012-1058-9⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol.39 (n° 12), p. 3040-3045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802145v1</w:t>
+                <w:t xml:space="preserve">hal-00779712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call Centers with Delay Information: Models and Insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Staffing a call center with uncertain non-stationary arrival rate and flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Qing Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing and Service Operations Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OR Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.691-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00291-011-0257-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/msom.1110.0339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00680769v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online scheduling policies for multiclass call centers with impatient customers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Call Centers with Delay Information: Models and Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Aksin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 207 (1), pp. 258-268. </w:t>
+              <w:t xml:space="preserve">Manufacturing and Service Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 13 (N° 4), p. 534-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2010.02.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/msom.1110.0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264964v1</w:t>
+                <w:t xml:space="preserve">hal-00680769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queueing models for full-flexible multi-class call centers with real-time anticipated delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Online scheduling policies for multiclass call centers with impatient customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeynep Aksin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (1), pp. 258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2010.02.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.01.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264963v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Impact of Team-Based Organizations in Call Center Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Queueing models for full-flexible multi-class call centers with real-time anticipated delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dallery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabie Nait-Abdallah</w:t>
+                <w:t xml:space="preserve">Zeynep Aksin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/mnsc.1070.0822⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264962v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moments of first passage times in general birth–death processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Impact of Team-Based Organizations in Call Center Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Nait-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 68, pp.49-76. </w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00186-007-0174-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.1070.0822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01264961v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moments of first passage times in general birth–death processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68, pp.49-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00186-007-0174-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MONOTONICITY PROPERTIES FOR MULTISERVER QUEUES WITH RENEGING AND FINITE WAITING LINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21, pp.335-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0269964807000010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6906,131 +7040,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Client Portfolio-Based Call Center Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Auriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : World Intellectual Property Organization, WO 2006/003306. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7098,51 +7232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFB41C44"/>
+    <w:nsid w:val="2BAD1E79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7329,51 +7463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oualid-jouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9498-165X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120010739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Benjaafar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingnan Lu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2024.107208" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104086" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2025.3528074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fransoo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.02.035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2305809" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Turki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Traiy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Lazrak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2333052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Metais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124133" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110642" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mhiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Al-Yafi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13319" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Binsfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gast" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06075-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2424973" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03522039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suomalainen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111719" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersson Granberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2022.09.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1087" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Hadid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elomri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El Mekkawy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoucine Kerbache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2021.100214" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqiao Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-021-09724-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Padmanabhan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315539" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04740-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554304v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zeynep Ak&#351;in" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Koole" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.048" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.2019.0859" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zied Babai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.05.024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2017.1652" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725854.2017.1387318" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Vikram Singh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-016-1077-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Ding" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Der Mei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-017-0487-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2017.1303615" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Excoffier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gicquel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.03.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.09.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2016.07.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXMBJQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7KDF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265237v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.05.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265196v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Aksin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salah Aguir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/poms.12259" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.04.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0740817X.2014.928965" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vegting" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ghanes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mulder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.09.025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ghanes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wargon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapitos Diakogiannis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549715606808" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fathi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Zandi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2014.08.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265148v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roubos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2012.153" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.2014.0481" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264965v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2012.08.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W5JR7H7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Babai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpt004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.03.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H2MFJ6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00713790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Qing Liao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Delft" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-011-0257-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZW46SM0N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratos Ioannidis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos A Economopoulos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis S Kouikoglou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1058-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3J9RRSS8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.1110.0339" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.02.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-931G72C4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264963v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.01.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XG3JFP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264962v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nait-Abdallah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1070.0822" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-007-0174-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C25F8082E25FB868F27CC510088A23108B8A572/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264901v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964807000010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265246v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auriol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oualid-jouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9498-165X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120010739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624285v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersson Granberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2026.104916" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125924" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Benjaafar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingnan Lu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2024.107208" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104086" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2025.3528074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Metais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2305809" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Turki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Traiy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Lazrak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2333052" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330902v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mhiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Al-Yafi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13319" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606182v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Binsfeld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gast" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06075-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2424973" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fransoo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.02.035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqiao Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-021-09724-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2022.09.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1087" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833809v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Hadid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elomri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El Mekkawy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoucine Kerbache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2021.100214" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Padmanabhan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315539" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04740-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03522039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suomalainen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111719" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Koole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.2019.0859" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zied Babai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.05.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zeynep Ak&#351;in" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725854.2017.1387318" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2017.1652" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Vikram Singh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-016-1077-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Ding" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Der Mei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-017-0487-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2017.1303615" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.09.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Excoffier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gicquel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.03.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2016.07.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXMBJQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7KDF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.09.025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Aksin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salah Aguir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/poms.12259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.04.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0740817X.2014.928965" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vegting" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ghanes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mulder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ghanes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wargon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapitos Diakogiannis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549715606808" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fathi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Zandi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2014.08.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.05.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.2014.0481" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roubos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2012.153" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2012.08.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W5JR7H7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Babai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpt004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratos Ioannidis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos A Economopoulos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis S Kouikoglou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1058-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3J9RRSS8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.03.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H2MFJ6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00713790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Qing Liao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Delft" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-011-0257-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZW46SM0N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.1110.0339" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264964v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.02.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-931G72C4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.01.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XG3JFP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nait-Abdallah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1070.0822" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264961v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-007-0174-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C25F8082E25FB868F27CC510088A23108B8A572/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964807000010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auriol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>