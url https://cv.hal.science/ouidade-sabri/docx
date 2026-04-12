--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -884,239 +884,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets pervers de l’appropriation des assistants vocaux via enceintes connectées en période de crise sanitaire de la Covid-19 : des risques de dépendance accrus pour la génération Z</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Levy</w:t>
+                <w:t xml:space="preserve">Cookiepocalypse: What are the most effective strategies for advertisers to reshape the future of display advertising?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadr El Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.122297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662649v1</w:t>
+                <w:t xml:space="preserve">hal-03957610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cookiepocalypse: What are the most effective strategies for advertisers to reshape the future of display advertising?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Les effets pervers de l’appropriation des assistants vocaux via enceintes connectées en période de crise sanitaire de la Covid-19 : des risques de dépendance accrus pour la génération Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidade Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Spaletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (324), pp.27-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957610v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication des organisations en contexte de numérisation généralisée au prisme des disciplines et des épistémologies</w:t>
               </w:r>
@@ -1210,51 +1210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When your supporters become your opponents: Exploring the unintended effects of parodies on social media engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1340,51 +1340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rabassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Spaletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174, pp.121292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1412,303 +1412,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03664616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roundtable on Taboos and Advertising</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tree Elven</w:t>
+                <w:t xml:space="preserve">Does the type of parody content affect the attitude toward the politician? A 2 moderated-mediation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advertising &amp; Society Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avril-Juin (106)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03664627v1</w:t>
+                <w:t xml:space="preserve">halshs-03664642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the type of parody content affect the attitude toward the politician? A 2 moderated-mediation analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’autodérision dans la publicité : rôles positifs de l’humilité de la marque et de l’humour perçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Avril-Juin (106)</w:t>
+              <w:t xml:space="preserve">, 2022, Janv-Mars (105), pp.11-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03664642v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autodérision dans la publicité : rôles positifs de l’humilité de la marque et de l’humour perçu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roundtable on Taboos and Advertising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Angear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bartholomew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tree Elven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Janv-Mars (105), pp.11-32</w:t>
+              <w:t xml:space="preserve">Advertising &amp; Society Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03664630v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des pratiques des consommateurs face à la cherté de la vie</w:t>
               </w:r>
@@ -2010,51 +2010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing one's opinions freely on politicians using parodies: Effect of the sources of political parodies (user- vs. media-generated parodies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2192,51 +2192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-mockery in advertising : when not taking yourself seriously makes consumers take you seriously</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), p. 21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2274,51 +2274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se digitaliser sans renier ses valeurs : Quelles stratégies marketing digital les marques de luxe déploient-elles pour relever ce défi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Ben Arfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3383,273 +3383,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tabou, un concept peu exploré en marketing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faut-il concevoir le prospectus en fonction de la fidélité du client à l'enseigne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Manceau</w:t>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pras</w:t>
+                <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (1), pp.59-86</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.49-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123517v1</w:t>
+                <w:t xml:space="preserve">halshs-00634437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il concevoir le prospectus en fonction de la fidélité du client à l'enseigne ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+                <w:t xml:space="preserve">Le tabou, un concept peu exploré en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
+                <w:t xml:space="preserve">Delphine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aîda Mimouni</w:t>
+                <w:t xml:space="preserve">Bernard Pras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59, pp.49-59</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.59-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00634437v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPETITIVE ADVERTISING WITHIN STORE FLYERS: A WIN-WIN STRATEGY?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Retailing &amp; Consumer Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (6), pp.478-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3674,64 +3674,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portées et limites du lot virtuel : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3782,51 +3782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portées et limites du lot virtuel : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3873,77 +3873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Format Effects in Volume Discounts to Consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4013,51 +4013,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des facteurs d'appropriation technologique sur la dépendance technologique perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Spaletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,51 +4259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business model du podcast radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4341,77 +4341,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COOKIEPOCALYPSE: WHAT ARE THE MOST EFFECTIVE STRATEGIES FOR ADVERTISERS TO RESHAPE THE FUTURE OF ONLINE DISPLAY ADVERTISING?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadr El Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadr El Hana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green, Digitizing and redefining Aims in an Uncertain and Finite World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aciek 2022, Jun 2022, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4462,51 +4462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rabassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Spaletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4784,204 +4784,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of feedback and rewards within crowdsourcing platforms: Insights from professionals and communities’ members</w:t>
+                <w:t xml:space="preserve">Relaying to customer empowerment strategies to develop new products? Yes… But for what brand type?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bachouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Siala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Academy of Marketing Science Thought Leader Conference Innovating in the Digital Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Milano, Italy</w:t>
+              <w:t xml:space="preserve">EMAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253191v1</w:t>
+                <w:t xml:space="preserve">hal-03253224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaying to customer empowerment strategies to develop new products? Yes… But for what brand type?</w:t>
+                <w:t xml:space="preserve">The value of feedback and rewards within crowdsourcing platforms: Insights from professionals and communities’ members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bachouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Siala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Journal of the Academy of Marketing Science Thought Leader Conference Innovating in the Digital Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253224v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recourir aux stratégies d’empowerment des consommateurs pour innover ? Oui… mais pour quel type de marque ?</w:t>
               </w:r>
@@ -5308,51 +5308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowerment in marketing: Synthesis, critical review, and agenda for future research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bachouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 AMS World Marketing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5390,51 +5390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are all customer empowerment strategies equally beneficial? The role of brand familiarity and type of empowerment strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bachouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33è congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5459,77 +5459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence relative des éléments d'exécution d'un prospectus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum du Géomarketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5554,77 +5554,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence relative des caractéristiques perçues du prospectus sur son efficacité pour le distributeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5649,77 +5649,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interférence concurrentielle dans la communication par prospectus : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5744,51 +5744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taboos in advertising: conceptualisation, scale development and analysis of its communication effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Marketing Association (AMA) Summer Educators' Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Washington, United States. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5813,51 +5813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension des réactions du récepteur face aux annonces publicitaires « taboues» à caractère sexuel dans les sociétés musulmanes méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ier colloque international sur le « Management dans l'espace méditerranéen »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Beyrouth, Liban. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5882,90 +5882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer's perceptions and evaluations of virtual bundling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANZMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5990,64 +5990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et évaluations du lot virtuel par le consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6231,51 +6231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Sic Sic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6720,51 +6720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIR FRANCE : Les outils de self-service au coeur de la stratégie digitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Lackovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6802,51 +6802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCI Paris-Île-De-France : créer ses buyers personas à partir de focus groups pour un parcours utilisateur efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7066,51 +7066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yongho Hyun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Jung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoki Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon&#8208;cheol Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jtr.70255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02761467251318239" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bakrim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-06-2025-0421" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesay Sata Shanka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yi Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon-Cheol Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/152599525X17525390697553" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Oubibi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Bensalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saad&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02761467251409668" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Levy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-06-2023-0079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bachouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hamdi-Kidar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2024.2362015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Spaletta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadr El Hana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rabassa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121292" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Angear" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bartholomew" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tree Elven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Walker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664630v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pothin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Camelis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211052313" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221124898" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scaloni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloje Savic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21484" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-09-2020-4100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Arfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Doan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Malek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-03-2019-0097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoub Hani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-05-2019-0192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Larsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Patterson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Walther" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2751-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obermiller Carl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri-Zaaraoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Mimouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.050.49.57" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pehlivan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siala" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619955v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619956v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sic Sic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfer Jean-Pierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orsoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676348v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Lackovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980241v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Zaida" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yongho Hyun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Jung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoki Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon&#8208;cheol Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jtr.70255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02761467251318239" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bakrim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-06-2025-0421" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesay Sata Shanka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yi Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon-Cheol Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/152599525X17525390697553" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Oubibi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Bensalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saad&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02761467251409668" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Levy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-06-2023-0079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bachouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hamdi-Kidar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2024.2362015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadr El Hana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Spaletta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rabassa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121292" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Angear" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bartholomew" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tree Elven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Walker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pothin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Camelis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211052313" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221124898" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scaloni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloje Savic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21484" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-09-2020-4100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Arfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Doan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Malek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-03-2019-0097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoub Hani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-05-2019-0192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Larsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Patterson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Walther" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2751-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obermiller Carl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri-Zaaraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Mimouni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manceau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.050.49.57" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pehlivan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619955v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619956v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sic Sic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfer Jean-Pierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orsoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676348v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Lackovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980241v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Zaida" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>