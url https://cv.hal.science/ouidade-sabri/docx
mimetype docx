--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -230,486 +230,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Macrolevel Dynamics: Unraveling the Impact of Privacy on Customer Welfare and the Moderating Role of Market Type (B2B vs. B2C)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I share therefore I am: how and when Social Identity shapes SNS photo-sharing behavior among Gen Z Festivalgoers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Yongho Hyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesay Sata Shanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Yi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeon-Cheol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macromarketing</w:t>
+              <w:t xml:space="preserve">Event Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02761467251318239⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3727/152599525X17525390697553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937524v1</w:t>
+                <w:t xml:space="preserve">hal-05518236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The double-edged sword of phygital technologies: how phygital overload shapes museum experience and evaluation through visitor review insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Bakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Yongho Hyun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Services Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JSM-06-2025-0421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I share therefore I am: how and when Social Identity shapes SNS photo-sharing behavior among Gen Z Festivalgoers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhong-Yi Zhu</w:t>
+                <w:t xml:space="preserve">Navigating Paradoxes in Phygital Systems: A Yin–Yang Framework for Human-Centric Business Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Bakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyeon-Cheol Kim</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ayoub Oubibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Saadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Event Management</w:t>
+              <w:t xml:space="preserve">Journal of Macromarketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3727/152599525X17525390697553⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02761467251409668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518236v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating Paradoxes in Phygital Systems: A Yin–Yang Framework for Human-Centric Business Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Macrolevel Dynamics: Unraveling the Impact of Privacy on Customer Welfare and the Moderating Role of Market Type (B2B vs. B2C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Saadé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ydriss Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Macromarketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02761467251409668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02761467251318239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518231v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced netnographic framework for analyzing brand community overlap conflicts in the phygital brand community (PBC) environment</w:t>
               </w:r>
@@ -884,239 +884,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cookiepocalypse: What are the most effective strategies for advertisers to reshape the future of display advertising?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets pervers de l’appropriation des assistants vocaux via enceintes connectées en période de crise sanitaire de la Covid-19 : des risques de dépendance accrus pour la génération Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidade Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Spaletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (324), pp.27-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957610v1</w:t>
+                <w:t xml:space="preserve">hal-04662649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets pervers de l’appropriation des assistants vocaux via enceintes connectées en période de crise sanitaire de la Covid-19 : des risques de dépendance accrus pour la génération Z</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Levy</w:t>
+                <w:t xml:space="preserve">Cookiepocalypse: What are the most effective strategies for advertisers to reshape the future of display advertising?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadr El Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.122297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662649v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication des organisations en contexte de numérisation généralisée au prisme des disciplines et des épistémologies</w:t>
               </w:r>
@@ -1210,51 +1210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When your supporters become your opponents: Exploring the unintended effects of parodies on social media engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1340,51 +1340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rabassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Spaletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174, pp.121292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1412,303 +1412,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03664616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the type of parody content affect the attitude toward the politician? A 2 moderated-mediation analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadr El Hana</w:t>
+                <w:t xml:space="preserve">Roundtable on Taboos and Advertising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Angear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bartholomew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tree Elven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avril-Juin (106)</w:t>
+              <w:t xml:space="preserve">Advertising &amp; Society Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03664642v1</w:t>
+                <w:t xml:space="preserve">halshs-03664627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autodérision dans la publicité : rôles positifs de l’humilité de la marque et de l’humour perçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Janv-Mars (105), pp.11-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03664630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roundtable on Taboos and Advertising</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tree Elven</w:t>
+                <w:t xml:space="preserve">Does the type of parody content affect the attitude toward the politician? A 2 moderated-mediation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advertising &amp; Society Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avril-Juin (106)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03664627v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des pratiques des consommateurs face à la cherté de la vie</w:t>
               </w:r>
@@ -1896,490 +1896,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic self-tests: a value proposition for healthcare system’s users?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miloje Savic</w:t>
+                <w:t xml:space="preserve">Expressing one's opinions freely on politicians using parodies: Effect of the sources of political parodies (user- vs. media-generated parodies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.21484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03511195v1</w:t>
+                <w:t xml:space="preserve">halshs-03230338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing one's opinions freely on politicians using parodies: Effect of the sources of political parodies (user- vs. media-generated parodies)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is self-mockery in advertising copywriting an efficient strategy to build brand closeness and purchase intention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mar.21484⟩</w:t>
+              <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (7), pp.813-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JCM-09-2020-4100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03230338v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is self-mockery in advertising copywriting an efficient strategy to build brand closeness and purchase intention?</w:t>
+                <w:t xml:space="preserve">Self-mockery in advertising : when not taking yourself seriously makes consumers take you seriously</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), p. 21-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03664596v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-mockery in advertising : when not taking yourself seriously makes consumers take you seriously</w:t>
+                <w:t xml:space="preserve">Se digitaliser sans renier ses valeurs : Quelles stratégies marketing digital les marques de luxe déploient-elles pour relever ce défi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Ben Arfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marketing Trends</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 123 (3), pp.119-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.123.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313763v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se digitaliser sans renier ses valeurs : Quelles stratégies marketing digital les marques de luxe déploient-elles pour relever ce défi ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic self-tests: a value proposition for healthcare system’s users?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Scaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloje Savic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wissal Ben Arfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3-4 (3-4), pp.137-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279895v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When is transparent packaging beneficial?</w:t>
               </w:r>
@@ -2662,204 +2662,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detrimental effect of cause-related marketing parodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A commentary on the treatment of taboo in consumption and marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gretchen Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Patterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Walther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 151 (2), pp.517-537</w:t>
+              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (13-14), pp.1067-1077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996369v1</w:t>
+                <w:t xml:space="preserve">hal-01996348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A commentary on the treatment of taboo in consumption and marketing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The detrimental effect of cause-related marketing parodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciana Walther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (13-14), pp.1067-1077</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 151 (2), pp.517-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996348v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does viral communication context increase the harmfulness of controversial taboo advertising?</w:t>
               </w:r>
@@ -3383,273 +3383,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il concevoir le prospectus en fonction de la fidélité du client à l'enseigne ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tabou, un concept peu exploré en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidade Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+                <w:t xml:space="preserve">Delphine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aîda Mimouni</w:t>
+                <w:t xml:space="preserve">Bernard Pras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59, pp.49-59</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.59-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00634437v1</w:t>
+                <w:t xml:space="preserve">hal-01123517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tabou, un concept peu exploré en marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouidade Sabri</w:t>
+                <w:t xml:space="preserve">Faut-il concevoir le prospectus en fonction de la fidélité du client à l'enseigne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Manceau</w:t>
+                <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pras</w:t>
+                <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (1), pp.59-86</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.49-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123517v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPETITIVE ADVERTISING WITHIN STORE FLYERS: A WIN-WIN STRATEGY?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Retailing &amp; Consumer Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (6), pp.478-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3674,64 +3674,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portées et limites du lot virtuel : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3782,51 +3782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portées et limites du lot virtuel : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3873,77 +3873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Format Effects in Volume Discounts to Consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4013,51 +4013,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des facteurs d'appropriation technologique sur la dépendance technologique perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Spaletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,51 +4259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business model du podcast radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4341,77 +4341,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COOKIEPOCALYPSE: WHAT ARE THE MOST EFFECTIVE STRATEGIES FOR ADVERTISERS TO RESHAPE THE FUTURE OF ONLINE DISPLAY ADVERTISING?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green, Digitizing and redefining Aims in an Uncertain and Finite World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aciek 2022, Jun 2022, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4462,51 +4462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rabassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Spaletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4702,125 +4702,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are All Customer Empowerment Strategies Equally Beneficial? A Relative Efficacy and Issue of the Campaign Accounts</w:t>
+                <w:t xml:space="preserve">The value of feedback and rewards within crowdsourcing platforms: Insights from professionals and communities’ members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bachouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Siala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journal of the Academy of Marketing Science Thought Leader Conference Innovating in the Digital Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996390v1</w:t>
+                <w:t xml:space="preserve">hal-03253191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaying to customer empowerment strategies to develop new products? Yes… But for what brand type?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bachouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4836,234 +4849,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of feedback and rewards within crowdsourcing platforms: Insights from professionals and communities’ members</w:t>
+                <w:t xml:space="preserve">Recourir aux stratégies d’empowerment des consommateurs pour innover ? Oui… mais pour quel type de marque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bachouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Siala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Academy of Marketing Science Thought Leader Conference Innovating in the Digital Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Milano, Italy</w:t>
+              <w:t xml:space="preserve">35è congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253191v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recourir aux stratégies d’empowerment des consommateurs pour innover ? Oui… mais pour quel type de marque ?</w:t>
+                <w:t xml:space="preserve">Are All Customer Empowerment Strategies Equally Beneficial? A Relative Efficacy and Issue of the Campaign Accounts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bachouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35è congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">AMS Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253206v1</w:t>
+                <w:t xml:space="preserve">hal-01996390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the perceptual and behavioral changes arising from consumer empowerment strategies launched by brands?</w:t>
               </w:r>
@@ -5207,519 +5207,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are all customer empowerment strategies equally beneficial? The role of brand familiarity and type of empowerment strategies?</w:t>
+                <w:t xml:space="preserve">Empowerment in marketing: Synthesis, critical review, and agenda for future research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bachouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ouidade Sabri</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33th Congress of the French Marketing Association (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">2017 AMS World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996388v1</w:t>
+                <w:t xml:space="preserve">hal-01619955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment in marketing: Synthesis, critical review, and agenda for future research</w:t>
+                <w:t xml:space="preserve">Are all customer empowerment strategies equally beneficial? The role of brand familiarity and type of empowerment strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bachouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 AMS World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">33è congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619955v1</w:t>
+                <w:t xml:space="preserve">hal-01619956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are all customer empowerment strategies equally beneficial? The role of brand familiarity and type of empowerment strategies</w:t>
+                <w:t xml:space="preserve">Are all customer empowerment strategies equally beneficial? The role of brand familiarity and type of empowerment strategies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bachouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33è congrès de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">33th Congress of the French Marketing Association (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619956v1</w:t>
+                <w:t xml:space="preserve">hal-01996388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence relative des éléments d'exécution d'un prospectus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">L'influence relative des caractéristiques perçues du prospectus sur son efficacité pour le distributeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum du Géomarketing</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00636243v1</w:t>
+                <w:t xml:space="preserve">halshs-00636212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence relative des caractéristiques perçues du prospectus sur son efficacité pour le distributeur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">L'influence relative des éléments d'exécution d'un prospectus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+              <w:t xml:space="preserve">Forum du Géomarketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00636212v1</w:t>
+                <w:t xml:space="preserve">halshs-00636243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interférence concurrentielle dans la communication par prospectus : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5744,51 +5744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taboos in advertising: conceptualisation, scale development and analysis of its communication effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Marketing Association (AMA) Summer Educators' Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Washington, United States. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5807,165 +5807,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00171843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure compréhension des réactions du récepteur face aux annonces publicitaires « taboues» à caractère sexuel dans les sociétés musulmanes méditerranéennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Perceptions et évaluations du lot virtuel par le consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ier colloque international sur le « Management dans l'espace méditerranéen »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Beyrouth, Liban. pp.28</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00171848v1</w:t>
+                <w:t xml:space="preserve">halshs-00146700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer's perceptions and evaluations of virtual bundling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANZMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5984,135 +6023,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00146676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et évaluations du lot virtuel par le consommateur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Vers une meilleure compréhension des réactions du récepteur face aux annonces publicitaires « taboues» à caractère sexuel dans les sociétés musulmanes méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">Ier colloque international sur le « Management dans l'espace méditerranéen »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Beyrouth, Liban. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00146700v1</w:t>
+                <w:t xml:space="preserve">halshs-00171848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6143,51 +6143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte et analyse de données avec SPSS et R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6231,51 +6231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Sic Sic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6407,51 +6407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données avec SPSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6720,51 +6720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIR FRANCE : Les outils de self-service au coeur de la stratégie digitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Lackovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6802,51 +6802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCI Paris-Île-De-France : créer ses buyers personas à partir de focus groups pour un parcours utilisateur efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7066,51 +7066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yongho Hyun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Jung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoki Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon&#8208;cheol Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jtr.70255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02761467251318239" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bakrim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-06-2025-0421" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesay Sata Shanka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yi Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon-Cheol Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/152599525X17525390697553" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Oubibi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Bensalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saad&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02761467251409668" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Levy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-06-2023-0079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bachouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hamdi-Kidar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2024.2362015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadr El Hana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Spaletta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rabassa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121292" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Angear" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bartholomew" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tree Elven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Walker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pothin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Camelis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211052313" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221124898" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scaloni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloje Savic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21484" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-09-2020-4100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Arfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Doan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Malek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-03-2019-0097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoub Hani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-05-2019-0192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Larsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Patterson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Walther" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2751-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obermiller Carl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri-Zaaraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Mimouni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manceau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.050.49.57" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pehlivan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619955v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619956v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sic Sic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfer Jean-Pierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orsoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676348v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Lackovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980241v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Zaida" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yongho Hyun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Jung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoki Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon&#8208;cheol Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jtr.70255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesay Sata Shanka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yi Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon-Cheol Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/152599525X17525390697553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bakrim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-06-2025-0421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Oubibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Bensalem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saad&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02761467251409668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02761467251318239" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Levy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-06-2023-0079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bachouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hamdi-Kidar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2024.2362015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Spaletta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadr El Hana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rabassa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121292" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Angear" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bartholomew" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tree Elven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Walker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pothin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Camelis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211052313" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221124898" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21484" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-09-2020-4100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Arfi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scaloni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloje Savic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Doan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Malek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-03-2019-0097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoub Hani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-05-2019-0192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Larsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Patterson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Walther" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2751-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obermiller Carl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri-Zaaraoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Mimouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.050.49.57" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pehlivan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996390v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171848v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sic Sic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfer Jean-Pierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orsoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676348v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Lackovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980241v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Zaida" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>