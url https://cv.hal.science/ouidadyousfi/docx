--- v0 (2026-03-31)
+++ v1 (2026-04-26)
@@ -204,369 +204,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental laws in France: What are the effects of the Grenelle laws on firms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les transformations managériales : un levier de performance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (50), pp.5-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322325v1</w:t>
+                <w:t xml:space="preserve">hal-04654119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender legislation in France: Empirical evidence from non-compliant firms</w:t>
+                <w:t xml:space="preserve">Does corporate social responsibility increase innovation? Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58567/jea04010011⟩</w:t>
+              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.285-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/caim.12586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322305v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does corporate social responsibility increase innovation? Evidence from France</w:t>
+                <w:t xml:space="preserve">Gender legislation in France: Empirical evidence from non-compliant firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (3), pp.285-311. </w:t>
+              <w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.214-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/caim.12586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58567/jea04010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322315v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations managériales : un levier de performance ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental laws in France: What are the effects of the Grenelle laws on firms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (3), pp.347-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-024-09802-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654119v1</w:t>
+                <w:t xml:space="preserve">hal-05322325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Nomination Committee Matter for Innovation?</w:t>
               </w:r>
@@ -760,51 +760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do CEO’s traits matter in innovation outcomes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -955,51 +955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powerful CEOs and CSR performance: Empirical evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Béji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1046,51 +1046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do CEO's attributes increase risk-taking? Empirical evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1163,51 +1163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahed Omri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1254,51 +1254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INNOVATION EFFORT AND CEO’S CHARACTERISTICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1384,51 +1384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahed Omri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1475,51 +1475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does gender diversity on boards reduce information asymmetry problems? Empirical evidence from the French market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1830,51 +1830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does gender diversity on corporate boards increase risk-taking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2219,51 +2219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Gender Diversity on Board Lead to Risk-Taking? Empirical Evidence from Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2517,51 +2517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm's Information Environment and Stock Liquidity : Evidence from Tunisian Context,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2640,51 +2640,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations Managériales et Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3401,212 +3401,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should firms achieve strategic CSR?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Board Structure Matter for Innovation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fatih Ayhan. </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahed Omri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">World Scientific Publishing Company. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Governance and Regional Development: Current Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter&amp;Lang, 2021, ISBN 978-3-631-84201-0</w:t>
+              <w:t xml:space="preserve">Financial and Economic Systems: Transformations &amp; New Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145064v1</w:t>
+                <w:t xml:space="preserve">hal-03144970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Board Structure Matter for Innovation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why should firms achieve strategic CSR?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">World Scientific Publishing Company. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fatih Ayhan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial and Economic Systems: Transformations &amp; New Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Local Governance and Regional Development: Current Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter&amp;Lang, 2021, ISBN 978-3-631-84201-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144970v1</w:t>
+                <w:t xml:space="preserve">hal-03145064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus mute ?...l'entreprise aussi</w:t>
               </w:r>
@@ -3659,225 +3659,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSR: What Does Board Diversity Bring to the Table?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corporate Social Responsibility and Corporate Governance: A cognitive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Béji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Béatrice Orlando. </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahed Omri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">World Scientific Publisher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Social Responsability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Financial and Economic Systems: Transformations &amp; New Challenges</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145041v1</w:t>
+                <w:t xml:space="preserve">hal-03144756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Social Responsibility and Corporate Governance: A cognitive approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CSR: What Does Board Diversity Bring to the Table?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Béji</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">World Scientific Publisher. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Orlando. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial and Economic Systems: Transformations &amp; New Challenges</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Corporate Social Responsability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IntechOpen</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144756v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethink CSR strategies in the era of COVID-19</w:t>
               </w:r>
@@ -4257,51 +4257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation: CEO is the person of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5190,51 +5190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Hlioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Omri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Yousfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.70032" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322325v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Loukil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-024-09802-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea04010011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12586" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Attia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jie02010002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Beji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ebm.20230906.11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-022-00309-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919622500323" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania B&#233;ji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095757ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/APJBA-07-2021-0330" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04522-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Cheikh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919620500796" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919621500109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Wend-Kuuni Yerbanga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JFBM-02-2019-0007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane de Beaufort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.057.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.051.0069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1326" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSD7R0JC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.019.0159" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jam.2015.18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jdhf.2014.18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2371698" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785325v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/20421161211196111" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elkateb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Islem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousfi Ouidad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.intechopen.com/pdfs/73904.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Katteb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Abdelwahed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chatti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loukil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kablan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Hlioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Omri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Yousfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.70032" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12586" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Loukil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea04010011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-024-09802-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Attia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jie02010002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Beji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ebm.20230906.11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-022-00309-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919622500323" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania B&#233;ji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095757ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/APJBA-07-2021-0330" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04522-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Cheikh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919620500796" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919621500109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Wend-Kuuni Yerbanga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JFBM-02-2019-0007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane de Beaufort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.057.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.051.0069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1326" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSD7R0JC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.019.0159" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jam.2015.18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jdhf.2014.18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2371698" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785325v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/20421161211196111" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elkateb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Islem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousfi Ouidad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.intechopen.com/pdfs/73904.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Katteb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Abdelwahed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chatti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loukil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kablan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>