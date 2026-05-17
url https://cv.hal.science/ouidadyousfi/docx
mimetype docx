--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -204,369 +204,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations managériales : un levier de performance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender legislation in France: Empirical evidence from non-compliant firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Boutillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ouidad Yousfi</w:t>
+                <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.214-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58567/jea04010011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654119v1</w:t>
+                <w:t xml:space="preserve">hal-05322305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does corporate social responsibility increase innovation? Evidence from France</w:t>
+                <w:t xml:space="preserve">Environmental laws in France: What are the effects of the Grenelle laws on firms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (3), pp.347-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-024-09802-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/caim.12586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05322315v1</w:t>
+                <w:t xml:space="preserve">hal-05322325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender legislation in France: Empirical evidence from non-compliant firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les transformations managériales : un levier de performance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (50), pp.5-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322305v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental laws in France: What are the effects of the Grenelle laws on firms?</w:t>
+                <w:t xml:space="preserve">Does corporate social responsibility increase innovation? Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (3), pp.347-389. </w:t>
+              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.285-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10657-024-09802-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/caim.12586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322325v1</w:t>
+                <w:t xml:space="preserve">hal-05322315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Nomination Committee Matter for Innovation?</w:t>
               </w:r>
@@ -760,51 +760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do CEO’s traits matter in innovation outcomes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -955,51 +955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powerful CEOs and CSR performance: Empirical evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Béji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1046,51 +1046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do CEO's attributes increase risk-taking? Empirical evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1163,51 +1163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahed Omri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1248,278 +1248,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INNOVATION EFFORT AND CEO’S CHARACTERISTICS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">DO DIRECTORS’ ATTRIBUTES INFLUENCE INNOVATION? EMPIRICAL EVIDENCE FROM FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sana Ben Cheikh</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahed Omri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Innovation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24 (05), pp.2050079. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1363919620500796⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.2150010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1363919621500109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029294v1</w:t>
+                <w:t xml:space="preserve">hal-03029296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DO DIRECTORS’ ATTRIBUTES INFLUENCE INNOVATION? EMPIRICAL EVIDENCE FROM FRANCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriam Attia</w:t>
+                <w:t xml:space="preserve">INNOVATION EFFORT AND CEO’S CHARACTERISTICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelwahed Omri</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Innovation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.2150010. </w:t>
+              <w:t xml:space="preserve">, 2020, 24 (05), pp.2050079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1363919621500109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1363919620500796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029296v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does gender diversity on boards reduce information asymmetry problems? Empirical evidence from the French market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1830,51 +1830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does gender diversity on corporate boards increase risk-taking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2219,51 +2219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Gender Diversity on Board Lead to Risk-Taking? Empirical Evidence from Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2517,51 +2517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm's Information Environment and Stock Liquidity : Evidence from Tunisian Context,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2640,51 +2640,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations Managériales et Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3401,212 +3401,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Board Structure Matter for Innovation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why should firms achieve strategic CSR?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">World Scientific Publishing Company. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fatih Ayhan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial and Economic Systems: Transformations &amp; New Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Local Governance and Regional Development: Current Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter&amp;Lang, 2021, ISBN 978-3-631-84201-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144970v1</w:t>
+                <w:t xml:space="preserve">hal-03145064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should firms achieve strategic CSR?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Board Structure Matter for Innovation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fatih Ayhan. </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahed Omri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">World Scientific Publishing Company. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Governance and Regional Development: Current Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter&amp;Lang, 2021, ISBN 978-3-631-84201-0</w:t>
+              <w:t xml:space="preserve">Financial and Economic Systems: Transformations &amp; New Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145064v1</w:t>
+                <w:t xml:space="preserve">hal-03144970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus mute ?...l'entreprise aussi</w:t>
               </w:r>
@@ -4257,64 +4257,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation: CEO is the person of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congrès RRI : les nouveaux modes d'organisation des processus d'Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université de Montpellier, Jun 2018, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,51 +5190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Hlioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Omri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Yousfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.70032" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12586" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Loukil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea04010011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-024-09802-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Attia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jie02010002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Beji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ebm.20230906.11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-022-00309-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919622500323" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania B&#233;ji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095757ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/APJBA-07-2021-0330" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04522-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Cheikh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919620500796" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919621500109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Wend-Kuuni Yerbanga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JFBM-02-2019-0007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane de Beaufort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.057.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.051.0069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1326" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSD7R0JC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.019.0159" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jam.2015.18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jdhf.2014.18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2371698" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785325v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/20421161211196111" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elkateb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Islem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousfi Ouidad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.intechopen.com/pdfs/73904.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Katteb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Abdelwahed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chatti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loukil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kablan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Hlioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Omri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Yousfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.70032" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322305v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Loukil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea04010011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-024-09802-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Attia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jie02010002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Beji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ebm.20230906.11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-022-00309-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919622500323" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania B&#233;ji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095757ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/APJBA-07-2021-0330" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04522-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919621500109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Cheikh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919620500796" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Wend-Kuuni Yerbanga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JFBM-02-2019-0007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane de Beaufort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.057.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.051.0069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1326" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSD7R0JC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.019.0159" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jam.2015.18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jdhf.2014.18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2371698" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785325v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/20421161211196111" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elkateb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Islem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousfi Ouidad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.intechopen.com/pdfs/73904.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04168732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Katteb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Abdelwahed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chatti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loukil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kablan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>